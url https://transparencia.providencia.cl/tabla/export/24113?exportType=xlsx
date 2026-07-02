--- v0 (2026-05-09)
+++ v1 (2026-07-02)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="hoja_1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="183" uniqueCount="183">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="187" uniqueCount="187">
   <si>
     <t>Año</t>
   </si>
   <si>
     <t>Mes</t>
   </si>
   <si>
     <t>Tipo de Acto</t>
   </si>
   <si>
     <t>Denominación acto</t>
   </si>
   <si>
     <t>Número acto</t>
   </si>
   <si>
     <t>Fecha acto</t>
   </si>
   <si>
     <t>Fecha de publicación en el DO o fecha de Publicidad</t>
   </si>
   <si>
     <t>Indicación del medio y forma de publicidad</t>
   </si>
   <si>
@@ -300,319 +300,331 @@
     <t>LUIS THAYER OJEDA 1965 / VIVIENDA</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=RORPCDG%2FJrO0%2Bq7iFUTKpg%3D%3D</t>
   </si>
   <si>
     <t>MAYO</t>
   </si>
   <si>
     <t>22-05-2025</t>
   </si>
   <si>
     <t>05-06-2025</t>
   </si>
   <si>
     <t xml:space="preserve">VALENZUELA CASTILLO 1062 - VIVIENDA/COMERCIO
 </t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=ksS%2FVp%2BQS%2Fgz1QN3N0LA2g%3D%3D</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
+    <t>06-05-2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LOS LEONES 2044 - OFICINAS
+</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=iR8x9P%2FDT1xzlQ6XonM90A%3D%3D</t>
+  </si>
+  <si>
     <t>29-10-2024</t>
   </si>
   <si>
     <t>08-11-2024</t>
   </si>
   <si>
     <t xml:space="preserve">BUCAREST 155 - HOTEL/COMERCIO/SERVICIO
 </t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=AtpO28j0o58KXCMyrZhOrQ%3D%3D</t>
   </si>
   <si>
-    <t>06-05-2025</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">LOS LEONES 2044 - OFICINAS
+    <t>ABRIL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PERMISO DE EDIFICACIÓN		</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>29-04-2025</t>
+  </si>
+  <si>
+    <t>07-05-2025</t>
+  </si>
+  <si>
+    <t>LOS COLONOS 0337 - VIVIENDA</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=UzHX5eEGEXodNQrY66De%2BQ%3D%3D</t>
+  </si>
+  <si>
+    <t>16-10-2024</t>
+  </si>
+  <si>
+    <t>SEMINARIO 260 - OFICINA</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=AR7ADUaAlvjLbz3e3HlX7g%3D%3D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RESOLUCIÓN MODIFICACIÓN DE PROYECTO DE EDIFICACIÓN
 </t>
   </si>
   <si>
-    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=iR8x9P%2FDT1xzlQ6XonM90A%3D%3D</t>
-[...29 lines deleted...]
-    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=AR7ADUaAlvjLbz3e3HlX7g%3D%3D</t>
+    <t>6</t>
+  </si>
+  <si>
+    <t>12-07-2024</t>
+  </si>
+  <si>
+    <t>09-08-2024</t>
+  </si>
+  <si>
+    <t>CONDELL 1460 - RESTAURANTE</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=Kza4TWSv3aDumfC%2FCKUCBQ%3D%3D</t>
   </si>
   <si>
     <t xml:space="preserve">PERMISO DE EDIFICACIÓN		
 </t>
   </si>
   <si>
-    <t>6</t>
-[...1 lines deleted...]
-  <si>
     <t>02-04-2025</t>
   </si>
   <si>
     <t>GROENLANDIA 1336 - VIVIENDA</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=iHn%2FWiKTOaNuOi9xmRVr1g%3D%3D</t>
   </si>
   <si>
-    <t xml:space="preserve">RESOLUCIÓN MODIFICACIÓN DE PROYECTO DE EDIFICACIÓN
-[...12 lines deleted...]
-    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=Kza4TWSv3aDumfC%2FCKUCBQ%3D%3D</t>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>15-05-2026</t>
+  </si>
+  <si>
+    <t>08-06-2026</t>
+  </si>
+  <si>
+    <t>ANTONIO BELLET 225 / HOTEL-COMERCIO</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=J24vHYO5vUKvWKcLULyTnQ%3D%3D</t>
+  </si>
+  <si>
+    <t>MARZO</t>
+  </si>
+  <si>
+    <t>PERMISO DE EDIFICACIÓN</t>
   </si>
   <si>
     <t>5</t>
+  </si>
+  <si>
+    <t>28-03-2025</t>
+  </si>
+  <si>
+    <t>DARÍO URZUA 1932 - VIVIENDA</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=OKwQzsiij4kriY5AS2OY7Q%3D%3D</t>
+  </si>
+  <si>
+    <t>07-04-2026</t>
+  </si>
+  <si>
+    <t>07-05-2026</t>
+  </si>
+  <si>
+    <t>LAS URBINAS 90 - COMERCIO</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=7Nj5Wqa16BffeM8eqFG7eQ%3D%3D</t>
   </si>
   <si>
     <t xml:space="preserve">LUIS THAYER OJEDA 400 - VIVIENDA/OFICINA/COMERCIO
 </t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=NBqZtwZ%2F4oqAUFoynrlN7g%3D%3D</t>
   </si>
   <si>
-    <t>MARZO</t>
-[...28 lines deleted...]
-  <si>
     <t>4</t>
+  </si>
+  <si>
+    <t>09-04-2024</t>
+  </si>
+  <si>
+    <t>08-05-2024</t>
+  </si>
+  <si>
+    <t>ROMAN DÍAZ 680 - VIVIENDA</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=XEGfGJTq43HDo%2BI9Js41jQ%3D%3D</t>
+  </si>
+  <si>
+    <t>23-03-2026</t>
+  </si>
+  <si>
+    <t>06-04-2026</t>
+  </si>
+  <si>
+    <t>DR. CARLOS CHARLIN 1457 - INFRAESTRUCTURA</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=h0N55Lx8dhp4El3WcnKgkA%3D%3D</t>
   </si>
   <si>
     <t>24-03-2025</t>
   </si>
   <si>
     <t xml:space="preserve">LA SIERRA 1440 - COMERCIO / OFICINAS
 </t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=7LmYLWdS1FTJFMNARmGgzw%3D%3D</t>
   </si>
   <si>
-    <t>23-03-2026</t>
-[...22 lines deleted...]
-  <si>
     <t>FEBRERO</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>21-02-2024</t>
   </si>
   <si>
     <t>09-03-2024</t>
   </si>
   <si>
     <t>ITALIA 1311 - CONDELL N° 1310 / RESTAURANTE</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=Kvbe%2BQZyn7sIBeqH8MouuA%3D%3D</t>
   </si>
   <si>
+    <t>11-03-2026</t>
+  </si>
+  <si>
+    <t>ELENA BLANCO 1148 - VIVIENDA</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=xTM2SMHBDjas%2FjU5aIpjqA%3D%3D</t>
+  </si>
+  <si>
     <t>17-03-2025</t>
   </si>
   <si>
     <t>MIGUEL CLARO 1625 - VIVIENDA</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=J7e0OV%2FyCRUToiBfAfHXcA%3D%3D</t>
-  </si>
-[...7 lines deleted...]
-    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=xTM2SMHBDjas%2FjU5aIpjqA%3D%3D</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>13-02-2024</t>
   </si>
   <si>
     <t xml:space="preserve">TRANQUILA 2360 / VIVIENDA- COMERCIO
 </t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=b5Uxb2C81LbvVki2GKXagQ%3D%3D</t>
   </si>
   <si>
     <t>05-02-2025</t>
   </si>
   <si>
     <t>05-03-2025</t>
   </si>
   <si>
     <t>MARIATEGUI 2351 - VIVIENDA</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=dmZv6N%2FvXv8J09LL%2FYx4%2Bg%3D%3D</t>
   </si>
   <si>
     <t>06-02-2026</t>
   </si>
   <si>
     <t>06-03-2026</t>
   </si>
   <si>
     <t>CARLOS ANTUNEZ 2865 - VIVIENDA</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=O3gUvE3%2B29RkOZ%2BJvH%2FAnQ%3D%3D</t>
   </si>
   <si>
+    <t>ENERO</t>
+  </si>
+  <si>
     <t>1</t>
+  </si>
+  <si>
+    <t>05-01-2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HERNANDO DE AGUIRRE 410 - VIVIENDA/COMERCIO
+</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=J3CigWidujd8PGeU6CGURw%3D%3D</t>
   </si>
   <si>
     <t xml:space="preserve">ANTONIO VARAS 1235 / ESTAB. EDUCACIONAL
 </t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=QDgA%2Bs%2Ft0dVoXN7Q7gjr4A%3D%3D</t>
   </si>
   <si>
-    <t>ENERO</t>
-[...1 lines deleted...]
-  <si>
     <t>16-01-2024</t>
   </si>
   <si>
     <t>06-02-2024</t>
   </si>
   <si>
     <t xml:space="preserve">REPÚBLICA DE CUBA 2630 - VIVIENDA
 </t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=K0njYsUzGr3BTXIn%2BE4kKw%3D%3D</t>
-  </si>
-[...8 lines deleted...]
-    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=J3CigWidujd8PGeU6CGURw%3D%3D</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -623,51 +635,51 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:M35"/>
+  <dimension ref="A1:M36"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
@@ -1205,113 +1217,113 @@
       </c>
       <c r="G14" s="0" t="s">
         <v>92</v>
       </c>
       <c r="H14" s="0" t="s">
         <v>20</v>
       </c>
       <c r="I14" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K14" s="0" t="s">
         <v>93</v>
       </c>
       <c r="L14" s="0" t="s">
         <v>94</v>
       </c>
       <c r="M14" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>13</v>
+        <v>26</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>53</v>
+        <v>90</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>35</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>42</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>95</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>96</v>
       </c>
       <c r="G15" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="H15" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="I15" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="J15" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="K15" s="0" t="s">
         <v>97</v>
       </c>
-      <c r="H15" s="0" t="s">
-[...8 lines deleted...]
-      <c r="K15" s="0" t="s">
+      <c r="L15" s="0" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="M15" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>26</v>
+        <v>13</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>90</v>
+        <v>53</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>35</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>42</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>95</v>
       </c>
       <c r="F16" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="G16" s="0" t="s">
         <v>100</v>
       </c>
-      <c r="G16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H16" s="0" t="s">
-        <v>20</v>
+        <v>78</v>
       </c>
       <c r="I16" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K16" s="0" t="s">
         <v>101</v>
       </c>
       <c r="L16" s="0" t="s">
         <v>102</v>
       </c>
       <c r="M16" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>103</v>
       </c>
       <c r="C17" s="0" t="s">
@@ -1346,747 +1358,788 @@
       </c>
       <c r="M17" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>53</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>35</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>110</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="H18" s="0" t="s">
         <v>78</v>
       </c>
       <c r="I18" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K18" s="0" t="s">
         <v>111</v>
       </c>
       <c r="L18" s="0" t="s">
         <v>112</v>
       </c>
       <c r="M18" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>26</v>
+        <v>13</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>103</v>
+        <v>81</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>113</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>42</v>
+        <v>82</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>115</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>107</v>
+        <v>116</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>20</v>
+        <v>78</v>
       </c>
       <c r="I19" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K19" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="L19" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="M19" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>13</v>
+        <v>26</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>81</v>
+        <v>103</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>82</v>
+        <v>42</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>120</v>
+        <v>107</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>78</v>
+        <v>20</v>
       </c>
       <c r="I20" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K20" s="0" t="s">
         <v>121</v>
       </c>
       <c r="L20" s="0" t="s">
         <v>122</v>
       </c>
       <c r="M20" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>13</v>
+        <v>123</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>81</v>
+        <v>90</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>35</v>
+        <v>119</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>123</v>
+        <v>114</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>78</v>
+        <v>20</v>
       </c>
       <c r="I21" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>119</v>
+        <v>22</v>
       </c>
       <c r="K21" s="0" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="L21" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="M21" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
         <v>26</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>42</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>123</v>
+        <v>130</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="H22" s="0" t="s">
         <v>20</v>
       </c>
       <c r="I22" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K22" s="0" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="L22" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="M22" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>131</v>
+        <v>123</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>103</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>42</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>123</v>
+        <v>130</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="H23" s="0" t="s">
         <v>20</v>
       </c>
       <c r="I23" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K23" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="L23" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="M23" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>26</v>
+        <v>13</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>126</v>
+        <v>81</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>127</v>
+        <v>35</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>136</v>
+        <v>130</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>137</v>
+        <v>115</v>
       </c>
       <c r="G24" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="H24" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="I24" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="J24" s="0" t="s">
         <v>115</v>
-      </c>
-[...7 lines deleted...]
-        <v>22</v>
       </c>
       <c r="K24" s="0" t="s">
         <v>138</v>
       </c>
       <c r="L24" s="0" t="s">
         <v>139</v>
       </c>
       <c r="M24" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>131</v>
+        <v>13</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>126</v>
+        <v>103</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>35</v>
+        <v>129</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>42</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="H25" s="0" t="s">
         <v>20</v>
       </c>
       <c r="I25" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K25" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="L25" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="M25" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>13</v>
+        <v>123</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>103</v>
+        <v>128</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>127</v>
+        <v>35</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>42</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="H26" s="0" t="s">
         <v>20</v>
       </c>
       <c r="I26" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K26" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="L26" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="M26" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>13</v>
+        <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>148</v>
+        <v>128</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>42</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>140</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>149</v>
       </c>
-      <c r="F27" s="0" t="s">
+      <c r="G27" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="H27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="I27" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="J27" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="K27" s="0" t="s">
         <v>150</v>
       </c>
-      <c r="G27" s="0" t="s">
+      <c r="L27" s="0" t="s">
         <v>151</v>
-      </c>
-[...13 lines deleted...]
-        <v>153</v>
       </c>
       <c r="M27" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>26</v>
+        <v>13</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>126</v>
+        <v>152</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>42</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>154</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>115</v>
+        <v>155</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>20</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K28" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="L28" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="M28" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>131</v>
+        <v>123</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>35</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="H29" s="0" t="s">
         <v>20</v>
       </c>
       <c r="I29" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K29" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="L29" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="M29" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>13</v>
+        <v>26</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>148</v>
+        <v>128</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>35</v>
+        <v>129</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>82</v>
+        <v>42</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>160</v>
+        <v>153</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>161</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>151</v>
+        <v>120</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>78</v>
+        <v>20</v>
       </c>
       <c r="I30" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>161</v>
+        <v>22</v>
       </c>
       <c r="K30" s="0" t="s">
         <v>162</v>
       </c>
       <c r="L30" s="0" t="s">
         <v>163</v>
       </c>
       <c r="M30" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>127</v>
+        <v>35</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>42</v>
+        <v>82</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>165</v>
+        <v>155</v>
       </c>
       <c r="H31" s="0" t="s">
         <v>78</v>
       </c>
       <c r="I31" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>22</v>
+        <v>165</v>
       </c>
       <c r="K31" s="0" t="s">
         <v>166</v>
       </c>
       <c r="L31" s="0" t="s">
         <v>167</v>
       </c>
       <c r="M31" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>131</v>
+        <v>13</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>113</v>
+        <v>129</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>42</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>168</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>169</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>20</v>
+        <v>78</v>
       </c>
       <c r="I32" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K32" s="0" t="s">
         <v>170</v>
       </c>
       <c r="L32" s="0" t="s">
         <v>171</v>
       </c>
       <c r="M32" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>26</v>
+        <v>123</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>35</v>
+        <v>119</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>42</v>
       </c>
       <c r="E33" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="F33" s="0" t="s">
         <v>172</v>
       </c>
-      <c r="F33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G33" s="0" t="s">
-        <v>165</v>
+        <v>173</v>
       </c>
       <c r="H33" s="0" t="s">
-        <v>78</v>
+        <v>20</v>
       </c>
       <c r="I33" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K33" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="L33" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="M33" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>13</v>
+        <v>123</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>35</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E34" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="F34" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="G34" s="0" t="s">
         <v>172</v>
       </c>
-      <c r="F34" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H34" s="0" t="s">
-        <v>78</v>
+        <v>20</v>
       </c>
       <c r="I34" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>176</v>
+        <v>22</v>
       </c>
       <c r="K34" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="L34" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="M34" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>131</v>
+        <v>26</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>175</v>
+        <v>152</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>35</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>180</v>
+        <v>168</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>20</v>
+        <v>78</v>
       </c>
       <c r="I35" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K35" s="0" t="s">
         <v>181</v>
       </c>
       <c r="L35" s="0" t="s">
         <v>182</v>
       </c>
       <c r="M35" s="0" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="B36" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="C36" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="D36" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E36" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="H36" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="I36" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="J36" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="K36" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="L36" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="M36" s="0" t="s">
         <v>25</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>