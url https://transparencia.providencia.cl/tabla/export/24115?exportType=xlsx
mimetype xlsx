--- v0 (2026-05-09)
+++ v1 (2026-07-02)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="hoja_1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="310" uniqueCount="310">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="321" uniqueCount="321">
   <si>
     <t>Año</t>
   </si>
   <si>
     <t>Mes</t>
   </si>
   <si>
     <t>Tipo de Acto</t>
   </si>
   <si>
     <t>Denominación acto</t>
   </si>
   <si>
     <t>Número acto</t>
   </si>
   <si>
     <t>Fecha acto</t>
   </si>
   <si>
     <t>Fecha de publicación en el DO o fecha de Publicidad</t>
   </si>
   <si>
     <t>Indicación del medio y forma de publicidad</t>
   </si>
   <si>
@@ -464,69 +464,69 @@
   <si>
     <t>26-07-2024</t>
   </si>
   <si>
     <t>FRANCISCO BILBAO 0103</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=iDKINEq5LuWxBlTsxO9QrQ%3D%3D</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>22-07-2024</t>
   </si>
   <si>
     <t xml:space="preserve">TRANQUILA 2323 </t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=jZftT7Ljz%2BBGjZrH4%2F3LXw%3D%3D</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
+    <t>09-07-2025</t>
+  </si>
+  <si>
+    <t>08-08-2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BENJAMIN VICUÑA MACKENNA 16 - CENTRO CULTURAL / EDUCACIÓN SUPERIOR /LOCAL COMERCIAL </t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=mSRIf%2Fr3DSyWIJ5eAVuYJw%3D%3D</t>
+  </si>
+  <si>
     <t>11-07-2024</t>
   </si>
   <si>
     <t xml:space="preserve">ALBERTO DECOMBE 1132 </t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=e9%2FkS5PG49vtZpqcNXAtKg%3D%3D</t>
-  </si>
-[...10 lines deleted...]
-    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=mSRIf%2Fr3DSyWIJ5eAVuYJw%3D%3D</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>03-07-2025</t>
   </si>
   <si>
     <t>LOS PENSAMIENTOS 1877 - VIVIENDA</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=sRbmEqszXOhHNX6yf6NVWQ%3D%3D</t>
   </si>
   <si>
     <t>JUNIO</t>
   </si>
   <si>
     <t xml:space="preserve">RESOLUCIÓN MODIFICACIÓN DE PROYECTO DE EDIFICACIÓN		
 </t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>23-06-2025</t>
@@ -607,60 +607,104 @@
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=WASRedtQrkP0GGg96vMQTQ%3D%3D</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>27-05-2025</t>
   </si>
   <si>
     <t>PEDRO DE VALDIVIA 1210 - VIVIENDA/OFICINAS/COMERCIO</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=l2Wwb%2BemjPxwAxNFDX5T%2Bw%3D%3D</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>FRANCISCO BILBAO 1449 - VIVIENDA/COMERCIO/SERVICIO</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=UXEuwdyJVcAyfaHuDweN9Q%3D%3D</t>
   </si>
   <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CERTIFICADO DE RECEPCIÓN DEFINITIVA OBRAS DE EDIFICACIÓN		
+</t>
+  </si>
+  <si>
+    <t>25-05-2026</t>
+  </si>
+  <si>
+    <t>08-06-2026</t>
+  </si>
+  <si>
+    <t>RUPERTO CORREA 2335 / VIVIENDA</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=XSRK%2BA9X0lRyOGEgltZhiA%3D%3D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CERTIFICADO DE RECEPCIÓN DEFINITIVA OBRAS DE EDIFICACIÓN		</t>
+  </si>
+  <si>
+    <t>150</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EMILIO VAISSE 352 - 356 / VIVIENDA-LOCAL-COMERCIO
+</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=xCWoQiqOh8ldFfZp0tsdHw%3D%3D</t>
+  </si>
+  <si>
     <t>146</t>
   </si>
   <si>
     <t xml:space="preserve">JOEL RODRIGUEZ 936 - VIVIENDA
 </t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=4kgb6wbTxpAUtko108AF8Q%3D%3D</t>
   </si>
   <si>
+    <t>140</t>
+  </si>
+  <si>
+    <t>14-05-2026</t>
+  </si>
+  <si>
+    <t>RODO 1884 / VIVIENDA</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=AHZe09WhTUimF7tobQPTZA%3D%3D</t>
+  </si>
+  <si>
     <t>135</t>
   </si>
   <si>
     <t>15-05-2025</t>
   </si>
   <si>
     <t>EN PORTAL DE TRRANSPARENCIA</t>
   </si>
   <si>
     <t>MAYFLOWER 2307 - VIVIENDA</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=mlFqJtc%2F7Yl5vE1cXDhx%2BA%3D%3D</t>
   </si>
   <si>
     <t>ABRIL</t>
   </si>
   <si>
     <t>RECEPCIÓN DE OBRAS DEFINITIVAS</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>15-04-2024</t>
@@ -717,57 +761,50 @@
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=jw9uoNldRSmHi3YBZRnj4A%3D%3D</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>21-04-2025</t>
   </si>
   <si>
     <t>GENERAL BUSTAMANTE 390 - VIVIENDA / COMERCIO</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=AnrzYPNGKfaCenoJkxF5sQ%3D%3D</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t xml:space="preserve">INES MATTE URREJOLA 0900 - </t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=bBl8AAbEjs%2FB6sWVJ17FbA%3D%3D</t>
   </si>
   <si>
-    <t>2026</t>
-[...5 lines deleted...]
-  <si>
     <t>94</t>
   </si>
   <si>
     <t>08-04-2026</t>
   </si>
   <si>
     <t>07-05-2026</t>
   </si>
   <si>
     <t>ANTONIO VARAS 1235</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=Sl1GOTz%2F4iDUweSKSICPqg%3D%3D</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>10-04-2025</t>
   </si>
   <si>
     <t>PRAGA 518 - VIVIENDA UNIFAMILIAR</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=Om1OUccnxZRQXyK1NJYVog%3D%3D</t>
@@ -875,53 +912,50 @@
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>07-03-2025</t>
   </si>
   <si>
     <t>CONSEJO DE INDIAS 1415</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=H9okezcHW34srEDGwB33DA%3D%3D</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>06-02-2026</t>
   </si>
   <si>
     <t>06-03-2026</t>
   </si>
   <si>
     <t xml:space="preserve">CARLOS ANTUNEZ 2751
 </t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">CERTIFICADO DE RECEPCIÓN DEFINITIVA OBRAS DE EDIFICACIÓN		</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>EN PORTAL DE TRANS</t>
   </si>
   <si>
     <t xml:space="preserve">ITALIA 1311
 </t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=6TpxjZsyydX6PM0ERYUAmQ%3D%3D</t>
   </si>
   <si>
     <t>ENERO</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>18-01-2024</t>
   </si>
   <si>
     <t>06-02-2024</t>
@@ -1005,51 +1039,51 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:M63"/>
+  <dimension ref="A1:M66"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
@@ -2161,151 +2195,151 @@
       </c>
       <c r="G28" s="0" t="s">
         <v>129</v>
       </c>
       <c r="H28" s="0" t="s">
         <v>20</v>
       </c>
       <c r="I28" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K28" s="0" t="s">
         <v>147</v>
       </c>
       <c r="L28" s="0" t="s">
         <v>148</v>
       </c>
       <c r="M28" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>13</v>
+        <v>40</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>126</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>149</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>150</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>114</v>
+        <v>151</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="I29" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K29" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="L29" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="M29" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>126</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>149</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>154</v>
+        <v>114</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="I30" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K30" s="0" t="s">
         <v>155</v>
       </c>
       <c r="L30" s="0" t="s">
         <v>156</v>
       </c>
       <c r="M30" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
         <v>40</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>126</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>157</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>158</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="H31" s="0" t="s">
         <v>44</v>
       </c>
       <c r="I31" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K31" s="0" t="s">
         <v>159</v>
       </c>
       <c r="L31" s="0" t="s">
         <v>160</v>
       </c>
       <c r="M31" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
         <v>40</v>
       </c>
       <c r="B32" s="0" t="s">
@@ -2653,970 +2687,1093 @@
       </c>
       <c r="G40" s="0" t="s">
         <v>174</v>
       </c>
       <c r="H40" s="0" t="s">
         <v>44</v>
       </c>
       <c r="I40" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K40" s="0" t="s">
         <v>195</v>
       </c>
       <c r="L40" s="0" t="s">
         <v>196</v>
       </c>
       <c r="M40" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>40</v>
+        <v>197</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>182</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>15</v>
+        <v>198</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>191</v>
+        <v>199</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>174</v>
+        <v>200</v>
       </c>
       <c r="H41" s="0" t="s">
         <v>44</v>
       </c>
       <c r="I41" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K41" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="L41" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="M41" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>40</v>
+        <v>197</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>182</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>15</v>
+        <v>203</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="E42" s="0" t="s">
+        <v>204</v>
+      </c>
+      <c r="F42" s="0" t="s">
+        <v>199</v>
+      </c>
+      <c r="G42" s="0" t="s">
         <v>200</v>
       </c>
-      <c r="F42" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H42" s="0" t="s">
-        <v>202</v>
+        <v>44</v>
       </c>
       <c r="I42" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K42" s="0" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="L42" s="0" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="M42" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>13</v>
+        <v>40</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>205</v>
+        <v>182</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>206</v>
+        <v>15</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>207</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>208</v>
+        <v>191</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>209</v>
+        <v>174</v>
       </c>
       <c r="H43" s="0" t="s">
         <v>44</v>
       </c>
       <c r="I43" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K43" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="L43" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="M43" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>40</v>
+        <v>197</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>212</v>
+        <v>182</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>213</v>
+        <v>15</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>214</v>
+        <v>210</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>216</v>
+        <v>200</v>
       </c>
       <c r="H44" s="0" t="s">
         <v>44</v>
       </c>
       <c r="I44" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K44" s="0" t="s">
-        <v>217</v>
+        <v>212</v>
       </c>
       <c r="L44" s="0" t="s">
-        <v>218</v>
+        <v>213</v>
       </c>
       <c r="M44" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>219</v>
+        <v>40</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>205</v>
+        <v>182</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>220</v>
+        <v>15</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>221</v>
+        <v>214</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>222</v>
+        <v>215</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>209</v>
+        <v>174</v>
       </c>
       <c r="H45" s="0" t="s">
-        <v>223</v>
+        <v>216</v>
       </c>
       <c r="I45" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K45" s="0" t="s">
-        <v>224</v>
+        <v>217</v>
       </c>
       <c r="L45" s="0" t="s">
-        <v>225</v>
+        <v>218</v>
       </c>
       <c r="M45" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>205</v>
+        <v>219</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>15</v>
+        <v>220</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>226</v>
+        <v>221</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>227</v>
+        <v>222</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>216</v>
+        <v>223</v>
       </c>
       <c r="H46" s="0" t="s">
         <v>44</v>
       </c>
       <c r="I46" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K46" s="0" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="L46" s="0" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="M46" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
         <v>40</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>205</v>
+        <v>226</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>15</v>
+        <v>227</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E47" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="F47" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="G47" s="0" t="s">
         <v>230</v>
-      </c>
-[...4 lines deleted...]
-        <v>216</v>
       </c>
       <c r="H47" s="0" t="s">
         <v>44</v>
       </c>
       <c r="I47" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J47" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K47" s="0" t="s">
         <v>231</v>
       </c>
       <c r="L47" s="0" t="s">
         <v>232</v>
       </c>
       <c r="M47" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
         <v>233</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>205</v>
+        <v>219</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>234</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>236</v>
       </c>
       <c r="G48" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="H48" s="0" t="s">
         <v>237</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="I48" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K48" s="0" t="s">
         <v>238</v>
       </c>
       <c r="L48" s="0" t="s">
         <v>239</v>
       </c>
       <c r="M48" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
         <v>40</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>205</v>
+        <v>219</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>240</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>241</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>216</v>
+        <v>230</v>
       </c>
       <c r="H49" s="0" t="s">
         <v>44</v>
       </c>
       <c r="I49" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K49" s="0" t="s">
         <v>242</v>
       </c>
       <c r="L49" s="0" t="s">
         <v>243</v>
       </c>
       <c r="M49" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>233</v>
+        <v>40</v>
       </c>
       <c r="B50" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="C50" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="D50" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E50" s="0" t="s">
         <v>244</v>
       </c>
-      <c r="C50" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E50" s="0" t="s">
+      <c r="F50" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="G50" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="H50" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="I50" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="J50" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="K50" s="0" t="s">
         <v>245</v>
       </c>
-      <c r="F50" s="0" t="s">
+      <c r="L50" s="0" t="s">
         <v>246</v>
-      </c>
-[...16 lines deleted...]
-        <v>250</v>
       </c>
       <c r="M50" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>13</v>
+        <v>197</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>251</v>
+        <v>219</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>213</v>
+        <v>198</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>252</v>
+        <v>247</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>253</v>
+        <v>248</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="H51" s="0" t="s">
-        <v>134</v>
+        <v>44</v>
       </c>
       <c r="I51" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K51" s="0" t="s">
-        <v>254</v>
+        <v>250</v>
       </c>
       <c r="L51" s="0" t="s">
-        <v>255</v>
+        <v>251</v>
       </c>
       <c r="M51" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>233</v>
+        <v>40</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>244</v>
+        <v>219</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>256</v>
+        <v>31</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>257</v>
+        <v>252</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>258</v>
+        <v>253</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>247</v>
+        <v>230</v>
       </c>
       <c r="H52" s="0" t="s">
         <v>44</v>
       </c>
       <c r="I52" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K52" s="0" t="s">
-        <v>259</v>
+        <v>254</v>
       </c>
       <c r="L52" s="0" t="s">
-        <v>260</v>
+        <v>255</v>
       </c>
       <c r="M52" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>40</v>
+        <v>197</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>244</v>
+        <v>256</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="E53" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="F53" s="0" t="s">
+        <v>258</v>
+      </c>
+      <c r="G53" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="H53" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="I53" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="J53" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="K53" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="F53" s="0" t="s">
+      <c r="L53" s="0" t="s">
         <v>262</v>
-      </c>
-[...16 lines deleted...]
-        <v>265</v>
       </c>
       <c r="M53" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>244</v>
+        <v>263</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>15</v>
+        <v>227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="E54" s="0" t="s">
+        <v>264</v>
+      </c>
+      <c r="F54" s="0" t="s">
+        <v>265</v>
+      </c>
+      <c r="G54" s="0" t="s">
+        <v>265</v>
+      </c>
+      <c r="H54" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="I54" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="J54" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="K54" s="0" t="s">
         <v>266</v>
       </c>
-      <c r="F54" s="0" t="s">
-[...14 lines deleted...]
-      <c r="K54" s="0" t="s">
+      <c r="L54" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="M54" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>13</v>
+        <v>197</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>251</v>
+        <v>256</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>26</v>
+        <v>268</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>270</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>253</v>
+        <v>259</v>
       </c>
       <c r="H55" s="0" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="I55" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K55" s="0" t="s">
         <v>271</v>
       </c>
       <c r="L55" s="0" t="s">
         <v>272</v>
       </c>
       <c r="M55" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>13</v>
+        <v>40</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>251</v>
+        <v>256</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>273</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>274</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>253</v>
+        <v>275</v>
       </c>
       <c r="H56" s="0" t="s">
-        <v>134</v>
+        <v>44</v>
       </c>
       <c r="I56" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K56" s="0" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="L56" s="0" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="M56" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
         <v>40</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>244</v>
+        <v>256</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>31</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>278</v>
+        <v>274</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>263</v>
+        <v>275</v>
       </c>
       <c r="H57" s="0" t="s">
         <v>44</v>
       </c>
       <c r="I57" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K57" s="0" t="s">
         <v>279</v>
       </c>
       <c r="L57" s="0" t="s">
         <v>280</v>
       </c>
       <c r="M57" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>233</v>
+        <v>13</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>251</v>
+        <v>263</v>
       </c>
       <c r="C58" s="0" t="s">
-        <v>234</v>
+        <v>15</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>282</v>
       </c>
       <c r="G58" s="0" t="s">
+        <v>265</v>
+      </c>
+      <c r="H58" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="I58" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="J58" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="K58" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="H58" s="0" t="s">
-[...8 lines deleted...]
-      <c r="K58" s="0" t="s">
+      <c r="L58" s="0" t="s">
         <v>284</v>
-      </c>
-[...1 lines deleted...]
-        <v>260</v>
       </c>
       <c r="M58" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
-        <v>233</v>
+        <v>13</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>251</v>
+        <v>263</v>
       </c>
       <c r="C59" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="D59" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>285</v>
       </c>
-      <c r="D59" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E59" s="0" t="s">
+      <c r="F59" s="0" t="s">
         <v>286</v>
       </c>
-      <c r="F59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G59" s="0" t="s">
-        <v>22</v>
+        <v>265</v>
       </c>
       <c r="H59" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="I59" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="J59" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="K59" s="0" t="s">
         <v>287</v>
       </c>
-      <c r="I59" s="0" t="s">
-[...5 lines deleted...]
-      <c r="K59" s="0" t="s">
+      <c r="L59" s="0" t="s">
         <v>288</v>
-      </c>
-[...1 lines deleted...]
-        <v>289</v>
       </c>
       <c r="M59" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>13</v>
+        <v>40</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>290</v>
+        <v>256</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>31</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>289</v>
+      </c>
+      <c r="F60" s="0" t="s">
+        <v>290</v>
+      </c>
+      <c r="G60" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="H60" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="I60" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="J60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="K60" s="0" t="s">
         <v>291</v>
       </c>
-      <c r="F60" s="0" t="s">
+      <c r="L60" s="0" t="s">
         <v>292</v>
-      </c>
-[...16 lines deleted...]
-        <v>295</v>
       </c>
       <c r="M60" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
-        <v>40</v>
+        <v>197</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>251</v>
+        <v>263</v>
       </c>
       <c r="C61" s="0" t="s">
-        <v>15</v>
+        <v>198</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>298</v>
+        <v>295</v>
       </c>
       <c r="H61" s="0" t="s">
         <v>44</v>
       </c>
       <c r="I61" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K61" s="0" t="s">
-        <v>299</v>
+        <v>296</v>
       </c>
       <c r="L61" s="0" t="s">
-        <v>300</v>
+        <v>272</v>
       </c>
       <c r="M61" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>13</v>
+        <v>197</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>290</v>
+        <v>263</v>
       </c>
       <c r="C62" s="0" t="s">
-        <v>15</v>
+        <v>203</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>31</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>301</v>
+        <v>297</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>302</v>
+        <v>294</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>293</v>
+        <v>22</v>
       </c>
       <c r="H62" s="0" t="s">
-        <v>20</v>
+        <v>298</v>
       </c>
       <c r="I62" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>302</v>
+        <v>22</v>
       </c>
       <c r="K62" s="0" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
       <c r="L62" s="0" t="s">
-        <v>304</v>
+        <v>300</v>
       </c>
       <c r="M62" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>290</v>
+        <v>301</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>31</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
       <c r="H63" s="0" t="s">
         <v>20</v>
       </c>
       <c r="I63" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>22</v>
+        <v>303</v>
       </c>
       <c r="K63" s="0" t="s">
+        <v>305</v>
+      </c>
+      <c r="L63" s="0" t="s">
+        <v>306</v>
+      </c>
+      <c r="M63" s="0" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="B64" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="C64" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="D64" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E64" s="0" t="s">
+        <v>307</v>
+      </c>
+      <c r="F64" s="0" t="s">
         <v>308</v>
       </c>
-      <c r="L63" s="0" t="s">
+      <c r="G64" s="0" t="s">
         <v>309</v>
       </c>
-      <c r="M63" s="0" t="s">
+      <c r="H64" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="I64" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="J64" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="K64" s="0" t="s">
+        <v>310</v>
+      </c>
+      <c r="L64" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="M64" s="0" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="B65" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="C65" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="D65" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="E65" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="F65" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="G65" s="0" t="s">
+        <v>304</v>
+      </c>
+      <c r="H65" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="I65" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="J65" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="K65" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="L65" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="M65" s="0" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="B66" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="C66" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="D66" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="E66" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="F66" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="G66" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="H66" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="I66" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="J66" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="K66" s="0" t="s">
+        <v>319</v>
+      </c>
+      <c r="L66" s="0" t="s">
+        <v>320</v>
+      </c>
+      <c r="M66" s="0" t="s">
         <v>25</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>