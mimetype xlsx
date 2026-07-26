--- v0 (2026-06-07)
+++ v1 (2026-07-26)
@@ -4,191 +4,392 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="hoja_1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="182" uniqueCount="182">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="249" uniqueCount="249">
   <si>
     <t>Año</t>
   </si>
   <si>
     <t>Mes</t>
   </si>
   <si>
     <t>Tipo de acto administrativo que adjudica contratación o adquisición</t>
   </si>
   <si>
     <t>Denominación de acto administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">Número de acto administrativo </t>
   </si>
   <si>
     <t>Fecha del acto administrativo</t>
   </si>
   <si>
     <t>Objeto de la contratación o adquisición</t>
   </si>
   <si>
     <t>Enlace base licitación</t>
   </si>
   <si>
     <t>Enlace acta evaluación</t>
   </si>
   <si>
     <t>Enlace Acto administrativo de Adjudicación</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
+    <t>Julio</t>
+  </si>
+  <si>
+    <t>Decreto</t>
+  </si>
+  <si>
+    <t>Decreto Exento</t>
+  </si>
+  <si>
+    <t>1227</t>
+  </si>
+  <si>
+    <t>24-07-2026</t>
+  </si>
+  <si>
+    <t>Adjudícase a la empresa INMOBILIARIA E INVERSIONES AMATI SPA, RUT N°77.453.838-0, la licitación pública par el "2° LLAMADOA MEJORAMIENTO INTEGRAL CALLE GRANADEROS ENTRE MANUEL MONTT Y DR. MANUEL BARROS BORGOÑO", CÓDIGO BIP 40064184-0.</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=wH5sjt8LvMjYlZ2tgzp9Qw%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=62sNLixUtYPo9scY24HIug%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=1oTZhjDRmcgu1XwrrB%2Fq4Q%3D%3D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decreto </t>
+  </si>
+  <si>
+    <t>1215</t>
+  </si>
+  <si>
+    <t>23-07-2026</t>
+  </si>
+  <si>
+    <t>Adjudícase a la empresa INGENIERÍA Y CONSTRUCCIÓN ELÉCTRICA SINEC S.A., RUT N°76.510.150-6, la LINEA 1: "REPOSICIÓN LUMINARIAS PEATONALES EN CALLE CONDELL ENTREBILBAO Y MALAQUIAS CONCHA" y la LÍNEA 2:"REPOSICIÓN LUMINARIAS PEATONALES EN CALLESEMINARIO ENTRE BILBAO Y MALAQUIAS CONCHA" respecto de la licitación pública para la "REPOSICIÓN LUMINARIAS PEATONALES EN CALLES CONDELL Y SEMINARIO ENTRE BILBAO Y MALAQUÍAS CONCHA".</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=5cwJrrYGDP0r3xvE0LtVtA%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=id1hAjsFj0YXSGRW4NQC5Q%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=KYHCau2Gny6Bek1JmptrgA%3D%3D</t>
+  </si>
+  <si>
+    <t>1214</t>
+  </si>
+  <si>
+    <t>Adjudícase a la empresa TRANSPORTES GT Y ASOCIADOS SPA, RUT N°77.344.281-9, la licitación pública para el "SERVICIO DE TRANSPORTE DE VEHÍCULOS RETIADOS DE CIRCULACIÓN POR INCUMPLIMIENTO DE LA NORMA".</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=BnxwrMQzBy57zkik0w6zUw%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=xOCRr3ScsW5QsyRGuj3Xzw%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=U315m%2FdADwXTvkNJ49hhaw%3D%3D</t>
+  </si>
+  <si>
+    <t>1213</t>
+  </si>
+  <si>
+    <t>Adjudícase a la empresa PIRQUE SUSTENTABLE SpA, RUT N°77.380.553-9, la licitación pública para el "SERVICIO INSTALACIÓN Y OPERACIÓN DE PUNTOS DROP OFF PARA RESIDUOS ORGÁNICOS, COMUNA E PROVIDENCIA.</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=gud0%2B4KzQAAGz%2FYv%2FqEPAg%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=aWQMBeATcMn5%2BGEFsZKLJw%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=xNVPBtzJngGGHaXTZWaQNw%3D%3D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Julio </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decreto Exento </t>
+  </si>
+  <si>
+    <t>1226</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Adjudícase a la empresa FASAAM INGENIERIA Y CONSTRUCCIÓN SPA, RUT N°77.029.015-5, la licitación pública para el "MEJORAMIENTO PEATONAL CRUCE ANTONIO VARAS - ALFEREZ REAL CÓDIGO BIP 40065821-0. </t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=IpGCzAeDy9%2BUYmb5iIoXng%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=Rw2bFW4Vnj6l0jBuE1X8fQ%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=z3sUaEQHTMMJcSuu0yp8xQ%3D%3D</t>
+  </si>
+  <si>
+    <t>1121</t>
+  </si>
+  <si>
+    <t>08-07-2026</t>
+  </si>
+  <si>
+    <t>Adjudícase a la empresa CODERHUB SPA, RUT N°77.283.083-1, UNION TEMPORAL DE PREVEEDORES con ASESORÍAS INFORMÁTICAS CODERHUB LIMITDA, RUT N°76-734.221-7, la licitación pública para el "SERVICIO DE ARRIENDO DE SOFTWARE O PLATAFORMA DE PROCESAMIENTO DE DATOS PARA MAILING".</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=9ScOf3ZKBw7eLsRJEIxC%2BA%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=QIn4eBjVz76FDcTD52pq%2FA%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=dDknMh7I%2F8pW2vVrn3%2BgHw%3D%3D</t>
+  </si>
+  <si>
+    <t>1070</t>
+  </si>
+  <si>
+    <t>01-07-2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Adjudícase a la empresa LE ROI SPA, RUT N°77.283.146-3, LÍNEA N°1 CONCESIÓN Y HABILITACIÓN DE ESPACIOS PARA SERVICIO DE CAFETERÍA EN CAFÉ LITERARIO PARQUE BALMACEDA y la LÍNEA N°2 CONCESIÓN Y HABILITACIÓN DE ESPACIOS PARA SERVICIO DE CAFETERÍA EN CAFÉ LITERARIO PARQUE BUSTAMANTE respecto de la licitación pública para la  "CONCESIÓN HABILITACIÓN DE ESPACIO PARA SERVICIO DE CAFETERÍA EN CAFÉ LITERIO PARQUE BALMACEDA Y PARQUE BUSTAMANTE. </t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=nnZiijj1wWCuUJwL5IsknQ%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=%2FgHCTymXELm8q4NxOZtwDQ%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=sW9JzvrKuZGBb34VE1%2FrrA%3D%3D</t>
+  </si>
+  <si>
     <t>Junio</t>
   </si>
   <si>
-    <t>Decreto</t>
-[...2 lines deleted...]
-    <t>Decreto Exento</t>
+    <t>1053</t>
+  </si>
+  <si>
+    <t>30-06-2026</t>
+  </si>
+  <si>
+    <t>Adjudícase a la empresa SAARGO SPA, RUT N°76.891.821-K, la licitación pública del servicio "DESARROLLO DEL SISTEMA DE OTORGAMIENTO DE PERMISOS EN EL BNUP PARA LA DIRECCION DE INFRAESTRUCTURA".</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=xDfLfMDtWdrwx6KtHTobcw%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=yQkTz72rvRu1OwsXO9Ve%2BQ%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=VfEJcoaaDdxjI4o%2FvtUlHA%3D%3D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Junio </t>
+  </si>
+  <si>
+    <t>1025</t>
+  </si>
+  <si>
+    <t>22-06-2026</t>
+  </si>
+  <si>
+    <t>Adjudícase a la empresa MATSAL SPA, RUT N°76.503.022-6, la licitación pública para las obras "CONSTRUCCIÓN JUEGOS INFANTILES EN ESCENARIO PARQUE BUSTAMANTE 2° LLAMADO".-</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=v44BQNeLFKhcN6UK%2BsUPAw%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=bYahkBpOt%2F8%2BFbsn%2BWQ3qw%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=MPgIcMiG3iLPCuNvF%2B5ENQ%3D%3D</t>
+  </si>
+  <si>
+    <t>Decrto Exento</t>
+  </si>
+  <si>
+    <t>981</t>
+  </si>
+  <si>
+    <t>12-06-2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Adjudícase a la empresa INGENIERÍA Y SOLUCIONES ENERGÉTICAS LIMITADA, RUT N°76.113.512-0, la  licitación pública para la obra "RECAMBIO DE LUMINARIAS PEATONALES EN CALLE JOSÉ MANUEL INFANTE ENTRE PROVIDENCIA Y RENGO".</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=uxTZZEBfi8t5fsNoruiXhw%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=x6uF1RVpj9WonXhZpm0Raw%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=l9sUUgjYsi237lR1QuNg3Q%3D%3D</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
     <t>03-06-2026</t>
   </si>
   <si>
     <t>Adjudícase a la empresa INRED INGENIERIA Y PROYECTOS SPA, RUT N°77.754.415-2, EN UNION TEMPORAL DE PROVEEDORES CON INRED INGENIERIA S.A., RUT N°77.528.200-2, la licitación pública FONDEVE para las obras "NORMALIZACION DE REDES ELECTRICAS EN ESPACIOS COMUNES ANTONIO VARAS N°242".</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=6Ptk7Sxe5ucGqHRiKFEXEw%3D%3D</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=NTdv81kyigpdeqRJLvZwrw%3D%3D</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=mt%2FYSt2uwYAnSsPmtCJ%2B1g%3D%3D</t>
   </si>
   <si>
+    <t>865</t>
+  </si>
+  <si>
+    <t>02-06-2026</t>
+  </si>
+  <si>
+    <t>Adjudíocase a la empresa MARTINEZ CREA ESPACIO LIMITDA, RUT N°76.405.280-3, la licitación pública para la "CONTRATACION REDISEÑO CALLES BARRIO PATRIMONIAL Y COMERCIAL BELLAVISTA", la que incluye las siguientes etapas:</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=NK0ZPDBI22%2F9hyA%2FfZ%2F0pg%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=tYZZnWlsv5sFmLSrvzXlzA%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=NsFdsTY5rG8EXCs0Rv9Afw%3D%3D</t>
+  </si>
+  <si>
     <t>872</t>
   </si>
   <si>
-    <t>02-06-2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Adjudícase a la empresa INGENIERIA, CONSTRUCCION Y MONTAJEWS MCS SPA, RUT N°76.116.072-9, la licitación pública para la obras denominadas "RECAMBIO DE LUMINARIAS PEATONALES, 2 SECTORES".</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=omQ5Srx3Lq1Eex3JKBcFDw%3D%3D</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=Kp6cMOQ%2BfwcFv4FPXybU3g%3D%3D</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=%2FX4yEKGM3gsoiGl2h9BNPA%3D%3D</t>
   </si>
   <si>
-    <t xml:space="preserve">Junio </t>
-[...7 lines deleted...]
-  <si>
     <t>867</t>
   </si>
   <si>
     <t xml:space="preserve">Adjudícase a la empresa ADEL CONSTRUCCIONES SPA, RUT N° 76.808.385-1, la licitación pública para la contratación del servicio "CONSERVACIÓN PREVENTIVA DE MONUMENTOS PÚBLICOS Y ESCULTURAS DE LA COMUNA PROVIDENCIA Y OTROS REQUERIMIENTOS". </t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=qmSLXhODB9uJ%2BHnHWwi49Q%3D%3D</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=sciAJdBL%2F4IBvpFxkJ5hKA%3D%3D</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=GWgl8aekSSaZ%2BEv8DyF6OQ%3D%3D</t>
   </si>
   <si>
-    <t>865</t>
-[...11 lines deleted...]
-    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=NsFdsTY5rG8EXCs0Rv9Afw%3D%3D</t>
+    <t>Decreto Toma de Razón</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>25-05-2026</t>
+  </si>
+  <si>
+    <t>CONCESIÓN DEL SERVICIO DE RECOLECCIÓN, TRANSPORTE Y GESTIÓN DE RESIDUOS DOMICILIARIOS,</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=NRoZLQ9fBZxSdxyN17V2qg%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=F8vD1vU56lV9Dm%2FKA4clJg%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=EDZf5MKU8yWAuN1XEEDuKA%3D%3D</t>
   </si>
   <si>
     <t>Mayo</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
     <t>18-05-2026</t>
   </si>
   <si>
     <t xml:space="preserve">Adjudícase a la empresa CONSTRUCCIÓN, INVERSIÓN Y TECNOLOGÍAS FACTUM SOCIEDAD ANÓNIMA, RUT N°76.046.758-8, la licitación pública para la "REPOSICIÓN DE TECHUMBRE Y SISTEMA DE EVACUACIÓN DE AGUAS LLUVIAS COMUNIDAD DIAGONAL ORIENTE N°1954" </t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=nGVW4pWe0d5eFIsoFLMkcA%3D%3D</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=pG6f5a9wtjU0J3zxlFU4Ng%3D%3D</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=d04nUN3kBfYWnBntSIYSoQ%3D%3D</t>
   </si>
   <si>
-    <t>Adjudícase a la empresa CONSTRUCCIÓN, INVERSIÓN Y TECNOLOGÍAS FACTUM SOCIEDAD ANÓNIMA, RUT N°76.046.758-8, la licitación pública para la "REPOSICIÓN DE TECHUMBRE Y SISTEMA DE ECACUACIÓN DE AGUAS LLUVIA COMUNIDAD DIAGONAL ORIENTE N°1954"</t>
+    <t>Adjudícase a la empresa CONSTRUCCIÓN, INVERSIÓN Y TECNOLOGÍAS FACTUM SOCIEDAD ANÓNIMA, RUT N°76.046.758-8, la licitación pública para la "REPOSICIÓN DE TECHUMBRE Y SISTEMA DE EVACUACIÓN DE AGUAS LLUVIAS COMUNIDAD DIAGONAL ORIENTE N°1954"</t>
   </si>
   <si>
     <t xml:space="preserve">Mayo </t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
     <t xml:space="preserve">Adjudícase a la empresa CONSTRUCTORA IMPOLEX SPA, RUT N°77.307.831-9, la licitación pública para la obra "MEJORAMIENTO PLACA COMERCIAL UNIDAD VECINAL PROVIDENCIA, COMUNA DE PROVIDENCIA </t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=h2%2BJ0loPOlXrqVGe0VzbEw%3D%3D</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=ejcKWI21wQzepbjShzlwGg%3D%3D</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=rBDp56vXxn%2B2g3Qjk2NwoQ%3D%3D</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>04-05-2026</t>
   </si>
@@ -228,121 +429,121 @@
   <si>
     <t>Abril</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
     <t>14-04-2026</t>
   </si>
   <si>
     <t>Adjudícase a la empesa FMB INGENIERÍA Y CONSTRUCCIÓN LIMITADA, RUT N°77.585.821-4, la licitación pública para la "REPARACIÓN DE MULTIPOSTES COMUNA DE PROVOIDENCIA".</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=zH9KMWqbSMVpl8b1urkOaA%3D%3D</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=8hIfVs3uop5Vo3Cu0gTYBQ%3D%3D</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=x6PV4%2BlcL6j7n8uNRXjgMA%3D%3D</t>
   </si>
   <si>
     <t>Marzo</t>
   </si>
   <si>
+    <t>469</t>
+  </si>
+  <si>
+    <t>27-03-2026</t>
+  </si>
+  <si>
+    <t>Adjudícase a la empresa DISEÑO Y PRODUCCION GITPRO SPA, RUT N 76.391.888-2, la licitación pública para el "MEJORAMIENTO INTERIOR Y EXTERIOR DEL GIMNASIO SANTA ISABEL".</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=zAenwihtwB7c3hjBhcy5uQ%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=Zho%2FsehmOrOOgrDgKHA2pw%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=QASYu6CjsJIWHOohQKPXZw%3D%3D</t>
+  </si>
+  <si>
+    <t>470</t>
+  </si>
+  <si>
+    <t>Adjudícase a la empresa INGELAN AUTOSERVICIOS SpA, RUT N º76. 730.343-2, la licitación pública para la contratación del servicio "ARRIENDO DE KIOSCOS DE AUTOATENCIÓN".</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=PHcDlv0nH%2FHk2NgSA4B%2BUg%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=2hqLUBwvggY6w3Ag8fVXhA%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=vPjJfxoGionVRYghzwNNig%3D%3D</t>
+  </si>
+  <si>
     <t>Dereto</t>
   </si>
   <si>
     <t>453</t>
-  </si>
-[...1 lines deleted...]
-    <t>27-03-2026</t>
   </si>
   <si>
     <t xml:space="preserve">Otórgase un complemento al Proyecto "REPARACIÓN DE FACHADA COMUNIDAD ANTONIA LÓPEZ DE BELLO N º 021 O", FONDEVE 2022, por el monto que se especifica.
 Adjudicase a doña PAMELA DEL CARMEN HORMAZABAL MANZANO, RUT N º ,
 la propuesta pública para las obras FONDEVE "REPARACIÓN DE FACHADA COMUNIDAD ANTONIA LÓPEZ DE BELLO N º 021 O".</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=FzEnjgd4BUzCb5O5wClHmw%3D%3D</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=83AyOXEIleZSBd0B0EZSpw%3D%3D</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=nVB%2BxHmMpcWJYRQlap6rNw%3D%3D</t>
   </si>
   <si>
-    <t>470</t>
-[...13 lines deleted...]
-  <si>
     <t xml:space="preserve">Marzo </t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>Adjudícase a la MASSARDO Y PRINCIPIOS PATRIMONIO CHILE LTDA., RUT N°76.816.2409, la licitación pública para la "CONSERVACIÓN CURATIVA PLINTO PERTENECIENTE AL MONUMENTO PÚBLICO GENERAL BAQUEDANO"</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=U1LaE%2BaVgY3UJZtxby6DTg%3D%3D</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=f9w28XYScqMFBhbTI1818A%3D%3D</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=bRCW4BeSNuVROpT7yY27fg%3D%3D</t>
   </si>
   <si>
-    <t>469</t>
-[...13 lines deleted...]
-  <si>
     <t>428</t>
   </si>
   <si>
     <t>24-03-2026</t>
   </si>
   <si>
     <t>Adjudícase a la empresa ADMINISTRADORA DE SERVICIOS CENCOSUD LIMITADA, RUT N°77.312.480-9, la licitación pública para la "ADQUISICIÓN DE TARJETAS GIFTCARD DE ALIMENTOS PARA LA MUNICIPALIDAD DE PROVIDENCIA 2026"</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=qfzXFXY8tzlF%2FNENg%2BOuGg%3D%3D</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=sZz1MJVg6lzNZWNSxDNACQ%3D%3D</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=S%2FoArl5WIe3K6lRlkCKlbA%3D%3D</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>16-03-2026</t>
   </si>
   <si>
     <t>Adjudícase a la SYS INGENIERÍA SPA, RUT N°77.389.867-7, la licitación pública para el "SUMINISTRO E INSTALACIÓN DE REJA PERIMETRAL DE ACCESO CARMEN SYLVA N"2381".-</t>
@@ -392,99 +593,99 @@
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=ZvUWc7bWHhhXMTjUNj1xgw%3D%3D</t>
   </si>
   <si>
     <t xml:space="preserve">Febrero </t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>27-02-2026</t>
   </si>
   <si>
     <t>Adjudícase a la empresa CONSTRUCTORA EUGENIO ALEJANDRO ESCARATE MATELUNA E.I.R.L., RUT N°77.803.081-0, la licitación pública para las obras "DISEÑO, PROVISIÓN E INSTALACIÓN SISTEMA DE RIEGO AUTOMÁTICO EN EL PARQUE NEMESIO ANTÚNEZ Y PARQUE URUGAY DE LA COMUNA DE PROVIDENCIA".</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=1dzBqipsgKNVG%2BbGbtW7lw%3D%3D</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=Pe3Ly%2Fc1IKF1p2Ob5Wf2iQ%3D%3D</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=z23r7AhX8YgJZCwkY87I9Q%3D%3D</t>
   </si>
   <si>
+    <t>295</t>
+  </si>
+  <si>
+    <t>26-02-2026</t>
+  </si>
+  <si>
+    <t>Adjudícase a la empresa SOCIEDAD ASEO MASTER SPA, RUT N°76.917. 836-8, la licitación públca para el "SERVICIO ASEO PARA DEPENDENCIAS MUNICIPALES AÑO 2026-2030 (CAUPOLICÁN 1151 Y OTROS RECINTOS)"</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=OVRv6klsg6UFSZorWxJ16Q%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=Sp3ZZSeUZucbvO%2BwQMWrHA%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=c0VvDvpNaWaLAZZYAQ%2Fdfw%3D%3D</t>
+  </si>
+  <si>
     <t>294</t>
   </si>
   <si>
-    <t>26-02-2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Déjase sin efecto el Decreto Alcaldicio EX.N°1.925 de 31 de diciembre. Readjudícase a la empresa ESAT ASCENSORES SPA, RUT N°76.064.619-9, la licitación pública para las obras FONDEVE "SUMINISTRO, INSTALACIÓN Y CERTIFICACIÓN DE ASCENSOR 3 COMUNIDADES".</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=kbECybtkZXyPLYgcMq%2ByjA%3D%3D</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=Unf3OCGvf%2FiO%2B0hNL0Iadw%3D%3D</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=upu9NFsFml%2F2QOxda2LN%2Bg%3D%3D</t>
   </si>
   <si>
     <t>Febrero</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>Adjudícase a la empres CHILE SUPPLY S.A. RUT N°76.097.902-3, la licitación pública para el "SERVICIO DE MANTENCIÓN ELÉCTRICA EN DEPENDENCIAS MUNICIPALES".</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=we0MqN36w%2BX%2FGOO5opSEHg%3D%3D</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=yO6SGkq9RUSR5YXkfyFJ7A%3D%3D</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=mAur%2FzgyjqDnRUNehqi%2BAg%3D%3D</t>
-  </si>
-[...13 lines deleted...]
-    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=c0VvDvpNaWaLAZZYAQ%2Fdfw%3D%3D</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>25-02-2026</t>
   </si>
   <si>
     <t>Contrátase pormtrato directo el "SERVICIO DE ACTUALIZCION DE LICENCIAS Y SOPORTE DE LA BASE DE DATOS ORACLE PARA EL PERIODO 2026 - 2027" desde febrro de 2026 y hasta el 27 de febrero de 2027, a la empresa SISTEMAS ORACLE DE CHILE LIMITADA, RUT N°96.557.720-3, pon un valr neto de USD 61.905,87 IVA incluido.</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=UZxNec2bzwF371u1dlCaOA%3D%3D</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=lbsldpFvNou2KAvU6KBPcQ%3D%3D</t>
   </si>
   <si>
     <t xml:space="preserve">Enero </t>
   </si>
   <si>
     <t>74</t>
   </si>
@@ -606,51 +807,51 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:J29"/>
+  <dimension ref="A1:J40"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
@@ -684,885 +885,1237 @@
       </c>
       <c r="F2" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>16</v>
       </c>
       <c r="H2" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I2" s="0" t="s">
         <v>18</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="0" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="0" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="F3" s="0" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G3" s="0" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H3" s="0" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="I3" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="J3" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B4" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="C4" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="D4" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="E4" s="0" t="s">
         <v>27</v>
       </c>
-      <c r="D4" s="0" t="s">
+      <c r="F4" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G4" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="E4" s="0" t="s">
+      <c r="H4" s="0" t="s">
         <v>29</v>
       </c>
-      <c r="F4" s="0" t="s">
-[...2 lines deleted...]
-      <c r="G4" s="0" t="s">
+      <c r="I4" s="0" t="s">
         <v>30</v>
       </c>
-      <c r="H4" s="0" t="s">
+      <c r="J4" s="0" t="s">
         <v>31</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>12</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E5" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G5" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="H5" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="F5" s="0" t="s">
-[...2 lines deleted...]
-      <c r="G5" s="0" t="s">
+      <c r="I5" s="0" t="s">
         <v>35</v>
       </c>
-      <c r="H5" s="0" t="s">
+      <c r="J5" s="0" t="s">
         <v>36</v>
-      </c>
-[...4 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="C6" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="D6" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="E6" s="0" t="s">
         <v>39</v>
       </c>
-      <c r="C6" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E6" s="0" t="s">
+      <c r="F6" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G6" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="F6" s="0" t="s">
+      <c r="H6" s="0" t="s">
         <v>41</v>
       </c>
-      <c r="G6" s="0" t="s">
+      <c r="I6" s="0" t="s">
         <v>42</v>
       </c>
-      <c r="H6" s="0" t="s">
+      <c r="J6" s="0" t="s">
         <v>43</v>
-      </c>
-[...4 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>39</v>
+        <v>11</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>12</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="G7" s="0" t="s">
         <v>46</v>
       </c>
       <c r="H7" s="0" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="I7" s="0" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="J7" s="0" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>47</v>
+        <v>37</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>41</v>
+        <v>51</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="H8" s="0" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="I8" s="0" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>39</v>
+        <v>56</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>12</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="H9" s="0" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="I9" s="0" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="H10" s="0" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="I10" s="0" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>66</v>
+        <v>56</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>13</v>
+        <v>70</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>73</v>
+        <v>56</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>74</v>
+        <v>12</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>73</v>
+        <v>56</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>76</v>
+        <v>84</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="I13" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>86</v>
+        <v>56</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>76</v>
+        <v>84</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>13</v>
+        <v>38</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>76</v>
+        <v>84</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>86</v>
+        <v>56</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>28</v>
+        <v>99</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="I16" s="0" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>73</v>
+        <v>106</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="I17" s="0" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>73</v>
+        <v>106</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="F18" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="H18" s="0" t="s">
         <v>110</v>
       </c>
-      <c r="G18" s="0" t="s">
+      <c r="I18" s="0" t="s">
         <v>111</v>
       </c>
-      <c r="H18" s="0" t="s">
+      <c r="J18" s="0" t="s">
         <v>112</v>
-      </c>
-[...4 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>73</v>
+        <v>114</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>13</v>
+        <v>38</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F19" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="G19" s="0" t="s">
         <v>116</v>
       </c>
-      <c r="G19" s="0" t="s">
+      <c r="H19" s="0" t="s">
         <v>117</v>
       </c>
-      <c r="H19" s="0" t="s">
+      <c r="I19" s="0" t="s">
         <v>118</v>
       </c>
-      <c r="I19" s="0" t="s">
+      <c r="J19" s="0" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B20" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="C20" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="D20" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="E20" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F20" s="0" t="s">
         <v>121</v>
       </c>
-      <c r="C20" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E20" s="0" t="s">
+      <c r="G20" s="0" t="s">
         <v>122</v>
       </c>
-      <c r="F20" s="0" t="s">
+      <c r="H20" s="0" t="s">
         <v>123</v>
       </c>
-      <c r="G20" s="0" t="s">
+      <c r="I20" s="0" t="s">
         <v>124</v>
       </c>
-      <c r="H20" s="0" t="s">
+      <c r="J20" s="0" t="s">
         <v>125</v>
-      </c>
-[...4 lines deleted...]
-        <v>127</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>86</v>
+        <v>126</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="E21" s="0" t="s">
+        <v>127</v>
+      </c>
+      <c r="F21" s="0" t="s">
         <v>128</v>
       </c>
-      <c r="F21" s="0" t="s">
+      <c r="G21" s="0" t="s">
         <v>129</v>
       </c>
-      <c r="G21" s="0" t="s">
+      <c r="H21" s="0" t="s">
         <v>130</v>
       </c>
-      <c r="H21" s="0" t="s">
+      <c r="I21" s="0" t="s">
         <v>131</v>
       </c>
-      <c r="I21" s="0" t="s">
+      <c r="J21" s="0" t="s">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E22" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="F22" s="0" t="s">
         <v>135</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>136</v>
       </c>
       <c r="H22" s="0" t="s">
         <v>137</v>
       </c>
       <c r="I22" s="0" t="s">
         <v>138</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>121</v>
+        <v>140</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>129</v>
+        <v>142</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="I23" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="I24" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>151</v>
+        <v>140</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>27</v>
+        <v>152</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>153</v>
+        <v>142</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>154</v>
       </c>
       <c r="H25" s="0" t="s">
         <v>155</v>
       </c>
       <c r="I25" s="0" t="s">
         <v>156</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>134</v>
+        <v>158</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>159</v>
+        <v>142</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>160</v>
       </c>
       <c r="H26" s="0" t="s">
         <v>161</v>
       </c>
       <c r="I26" s="0" t="s">
         <v>162</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>121</v>
+        <v>158</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>165</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>166</v>
       </c>
       <c r="H27" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I27" s="0" t="s">
         <v>168</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>121</v>
+        <v>140</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>171</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>172</v>
       </c>
       <c r="H28" s="0" t="s">
         <v>173</v>
       </c>
       <c r="I28" s="0" t="s">
         <v>174</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>151</v>
+        <v>140</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>177</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>178</v>
       </c>
       <c r="H29" s="0" t="s">
         <v>179</v>
       </c>
       <c r="I29" s="0" t="s">
         <v>180</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>181</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B30" s="0" t="s">
+        <v>140</v>
+      </c>
+      <c r="C30" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="D30" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="E30" s="0" t="s">
+        <v>182</v>
+      </c>
+      <c r="F30" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="G30" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="H30" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="I30" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="J30" s="0" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B31" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="C31" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="D31" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="E31" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F31" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G31" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="H31" s="0" t="s">
+        <v>192</v>
+      </c>
+      <c r="I31" s="0" t="s">
+        <v>193</v>
+      </c>
+      <c r="J31" s="0" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B32" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="C32" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="D32" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="E32" s="0" t="s">
+        <v>195</v>
+      </c>
+      <c r="F32" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="G32" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="H32" s="0" t="s">
+        <v>198</v>
+      </c>
+      <c r="I32" s="0" t="s">
+        <v>199</v>
+      </c>
+      <c r="J32" s="0" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B33" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="C33" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="D33" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="E33" s="0" t="s">
+        <v>201</v>
+      </c>
+      <c r="F33" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="G33" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="H33" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="I33" s="0" t="s">
+        <v>204</v>
+      </c>
+      <c r="J33" s="0" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B34" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="C34" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="D34" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="E34" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="F34" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="G34" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="H34" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="I34" s="0" t="s">
+        <v>210</v>
+      </c>
+      <c r="J34" s="0" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B35" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="C35" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="D35" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>214</v>
+      </c>
+      <c r="H35" s="0" t="s">
+        <v>215</v>
+      </c>
+      <c r="I35" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="J35" s="0" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B36" s="0" t="s">
+        <v>218</v>
+      </c>
+      <c r="C36" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="D36" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="E36" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>221</v>
+      </c>
+      <c r="H36" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="I36" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="J36" s="0" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B37" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="C37" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="D37" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="G37" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="H37" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="I37" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="J37" s="0" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B38" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="C38" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="D38" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="E38" s="0" t="s">
+        <v>231</v>
+      </c>
+      <c r="F38" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="G38" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="H38" s="0" t="s">
+        <v>234</v>
+      </c>
+      <c r="I38" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="J38" s="0" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B39" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="C39" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="D39" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="E39" s="0" t="s">
+        <v>237</v>
+      </c>
+      <c r="F39" s="0" t="s">
+        <v>238</v>
+      </c>
+      <c r="G39" s="0" t="s">
+        <v>239</v>
+      </c>
+      <c r="H39" s="0" t="s">
+        <v>240</v>
+      </c>
+      <c r="I39" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="J39" s="0" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B40" s="0" t="s">
+        <v>218</v>
+      </c>
+      <c r="C40" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="D40" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="E40" s="0" t="s">
+        <v>243</v>
+      </c>
+      <c r="F40" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="G40" s="0" t="s">
+        <v>245</v>
+      </c>
+      <c r="H40" s="0" t="s">
+        <v>246</v>
+      </c>
+      <c r="I40" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="J40" s="0" t="s">
+        <v>248</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>