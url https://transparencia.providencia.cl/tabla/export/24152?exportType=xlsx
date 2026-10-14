--- v1 (2026-07-26)
+++ v2 (2026-10-14)
@@ -4,184 +4,741 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="hoja_1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="249" uniqueCount="249">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="431" uniqueCount="431">
   <si>
     <t>Año</t>
   </si>
   <si>
     <t>Mes</t>
   </si>
   <si>
     <t>Tipo de acto administrativo que adjudica contratación o adquisición</t>
   </si>
   <si>
     <t>Denominación de acto administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">Número de acto administrativo </t>
   </si>
   <si>
     <t>Fecha del acto administrativo</t>
   </si>
   <si>
     <t>Objeto de la contratación o adquisición</t>
   </si>
   <si>
     <t>Enlace base licitación</t>
   </si>
   <si>
     <t>Enlace acta evaluación</t>
   </si>
   <si>
     <t>Enlace Acto administrativo de Adjudicación</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
+    <t>Octubre</t>
+  </si>
+  <si>
+    <t>Decreto</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decreto Exento </t>
+  </si>
+  <si>
+    <t>1689</t>
+  </si>
+  <si>
+    <t>09-10-2026</t>
+  </si>
+  <si>
+    <t>Déjase sin efecto el Dcereto Alcaldicio Ex.N°1.575 de 15 de septiembre de 2026, mediante el cual se adjudicó a la empresa SOY GRANADINA SPA, RUT N°78.247.001-9, EN UNIÓN TEMPORAL DE PROVEEDORES con GRANADINA SPA, RUT N°76.674.252-1, la propuesta pública para la "CONCESIÓN Y HABILITACIÓN ESAPCIO PARA SERVICIO DE CAFETERÍA EN CENTRO CULTURAL MONTECARMELO", adquisición mercado público ID 2490-54 LE26, por desestimiento del proveedor. Readjudícase a la empresa AURO SERVICIOS GASTRONÓMICOS SPA, RUT.N°77.475.634-5, la propuesta pública para la "CONCESIÓN Y HABILITACIÓN ESAPCIO PARA SERVICIO DE CEFETERÍA EN CENTRO CULTURAL MONTECARMELO".</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=tYf1IRlobFkmiEMeOjfmVg%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=cNrnHoNPEmtjKCI500y4MA%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=JaV3CPpBgjx4vg9u7lv2mA%3D%3D</t>
+  </si>
+  <si>
+    <t>1690</t>
+  </si>
+  <si>
+    <t>Contrátase por Trato Directo, a contar del 1 de noviembre de 2026 y hasta el 31 de diciembre de 2026, ambas fechas inclusive, a la empresa TECNOLOGÍAS SOCIALES LIMITADA, RUT N°76.293.336-5, para la "RENOVACIÓN DE LICENCIAS, SERVICIOS DE SOPORTE TÉCNICO ESPECIALIZADO Y SERVICIO DE ALMACENAMIENTO EN LA NUBE DE 63 CÁMARAS CORPORALES AXON BODY 3-4".-</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=ZYBPl0h%2Fh9lDczoaeGX%2B5A%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=3PdE7oCq3AwFkm%2BZ8ijofA%3D%3D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Octubre </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decreto </t>
+  </si>
+  <si>
+    <t>Decreto Exento</t>
+  </si>
+  <si>
+    <t>1670</t>
+  </si>
+  <si>
+    <t>07-10-2026</t>
+  </si>
+  <si>
+    <t>Adjudícase a don CARLOS DANIEL HADJEZ BERRIOS, RUT N° 15.415.174-5, la licitación pública para la "REMODELACIÓN PSICOTÉCNICO DE LA DIRECCIÓN DE TRÁNSITO".</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=3%2F4AW9RbRivJuaCpDFXY2w%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=ch2uftl8NxO0gsB6v3yOxg%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=2IwZ5DGo24y%2FXlt9DUfsPA%3D%3D</t>
+  </si>
+  <si>
+    <t>1669</t>
+  </si>
+  <si>
+    <t>Adjudícase a la empresa SISTEMAS DE RIEGO RAINDROP LIMITADA, RUT N°76.295.326-9, la licitación pública para el "SERVICIO DE PROVISIÓN, PLANTACIÓN Y MANTENCIÓN DE ARBOLES ORNAMENTALES EN LA COMUNA DE PROVIDENCIA".-</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=N2UbBfHkG5hb6tXVIvUgpw%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=HEqBTwxcph2tJTxrrScXxg%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=9CU975ujQkhhHiTnoj%2Fg4g%3D%3D</t>
+  </si>
+  <si>
+    <t>1674</t>
+  </si>
+  <si>
+    <t>Adjudícase a la empresa DELINE LIMITADA, RUT N°76.292.243-6, la licitación pública para las obras "MEJORAMIENTO CABEZAL NORTE PARQUE BUSTAMANTE"</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=JlR6ePYlUD32iymT7grXig%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=%2BAQEyIid54gECuxWNlSrFA%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=t8YiIZdXmxs83RPqn2zWSQ%3D%3D</t>
+  </si>
+  <si>
+    <t>1645</t>
+  </si>
+  <si>
+    <t>01-10-2026</t>
+  </si>
+  <si>
+    <t>Adjudícase a don CARLOS DANIEL HADJEZ BERRIOS, la licitación pública para las obras "REMODELACIÓN DE PUNTOS DE LECTURA EN EL PARQUE INÉS DE SUAREZ BIBLIOTECA EN TU CASA".-</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=X5uQXD%2BVgI%2B7n%2BzeO7LQrg%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=fUpEcNaZL048ZkMxzZSoyw%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=sdadI5aqc%2BNZyOTULd0P3w%3D%3D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Septiembre </t>
+  </si>
+  <si>
+    <t>1623</t>
+  </si>
+  <si>
+    <t>28-09-2026</t>
+  </si>
+  <si>
+    <t>-Adjudícase a la empresa FUNDACIÓN DEPORTE LIBRE, RUT N°65.070.704-4, la licitación pública para la "PROVISIÓN E INSTALACIÓN DE MÁQUINAS DE EJERCICIO PARA EXTERIOR EN DISTINTAS ÁREAS DE LA COMUNA DE PROVIDENCIA".-</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=LBQ2H0Icq341reAzJBftRw%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=TB5b9UYwcC8QTWFx111AvA%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=XF9rxxGOmCSrGyQ86dPKvw%3D%3D</t>
+  </si>
+  <si>
+    <t>Septiembre</t>
+  </si>
+  <si>
+    <t>1610</t>
+  </si>
+  <si>
+    <t>25-09-2026</t>
+  </si>
+  <si>
+    <t>Adjudícanse a las empresas ANSALDO S.A., RUT N°80.043.900-0, COMERCIALIZADORA RINCÓN DIDÁCTICO LIMITADA, RUT N°76.080.432-0, IMPORTADORA Y EXPORTADORA ESTADO LIMITADA, RUT N°84.888.400-6, IMPORTADORA Y DISTRIBUIDORA KUPREM SpA, RUR N°77.889.950-7, M.P.M. S.A., RUT N°96.534.760-7 e INNOVASUPPLY SPA, RUT N°78.118.369-5, la propuesta pública para la "ADQUISICIÓN DE JUGUETES DE NAVIDAD PARA NIÑAS Y NIÑOS DE LA COMUNA DE PROVIDENCIA".-</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=fEi2X2T3geOlRQ7Fzk9wGw%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=XPs633PljnDVVF%2FNfKdwyg%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=zdY8HehkXONi3jpFanUhfA%3D%3D</t>
+  </si>
+  <si>
+    <t>1613</t>
+  </si>
+  <si>
+    <t>24-09-2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">En Portal de Transparencia </t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=O3Q%2BVC0f%2BsS17VCTXkcCvw%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=zJAnV7E%2FripDgDAD9%2BulKg%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=eHxSbCdCZG5KYYfLR%2FTjQg%3D%3D</t>
+  </si>
+  <si>
+    <t>1612</t>
+  </si>
+  <si>
+    <t>Adjudícase a la empresa TELECTRONIC INGENIERÍA Y SERVICIOS LIMITADA, RUT N°77.631.790-K, la licitación pública para el "SERVICIO DE HABILITACIÓN Y ARRIENDO DE EQUIPAMIENTO TELEFÓNICO PARA LA MUNICIPALIDAD DE PROVIDENCIA.</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=6s3stP%2FLf8L4LngQzw4Wbw%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=I3Dl5QKLWWCdU%2BAmzlnuvA%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=fAVmsbEKwNFHTcmnsysKkA%3D%3D</t>
+  </si>
+  <si>
+    <t>1575</t>
+  </si>
+  <si>
+    <t>15-09-2026</t>
+  </si>
+  <si>
+    <t>Adjudícase a la empresa SOY GRANADINA SPA, RUT N°78.247.001-9, EN UNIÓN TEMPORAL DE PROVEEDORES con GRANADINA SPA, RUT N°76.674.252-1, la propuesta pública para la "CONCESIÓN Y HABILITACIÓN ESPACIO PARA SERVICIO DE CAFETERÍA EN CENTRO CULTURAL MONTECARMELO".-</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=97wbYVh64uUEDyr1N64A9g%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=boQgof3RevsLQU02tvLy1w%3D%3D</t>
+  </si>
+  <si>
+    <t>1545</t>
+  </si>
+  <si>
+    <t>14-09-2026</t>
+  </si>
+  <si>
+    <t>Adjudícase a la empresa SOCIEDAD COMERCIAL OMEGA SPA, RUT N°78.221.116-1, la licitación pública para el "SERVICIO DE BRANDING PARA LA MUNICIPALIDAD DE PROVIDENCIA".</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=MC8wSI%2BhQnFCGRYuFNMhHg%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=JgTJf5dG1NNDptjtiBQySg%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=jikEiwBiNnJfEpxTbed89g%3D%3D</t>
+  </si>
+  <si>
+    <t>1547</t>
+  </si>
+  <si>
+    <t>Déjese sin efecto el Decreto Alcaldicio EX.N°793 de 18 de mayo de 2026.Readjudícase a la empresa SYS INGENIERÍA SPA, RUT °77.389.867-7, la licitación pública para las obras denominas "REPOSICIÓN DE TECHUMBRE Y SISTEMA DE EVACUACIÓN DE AGUAS LLUVIA COMUNIDAD DIAGONAL ORIENTE N°1554".</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=nGVW4pWe0d5eFIsoFLMkcA%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=OrXcKc34m%2B2GPx8AiVx7JQ%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=Oy4ImVwJQKy7qy%2BnDAQ4hw%3D%3D</t>
+  </si>
+  <si>
+    <t>1546</t>
+  </si>
+  <si>
+    <t>Adjudícase a la empresa DELINE LIMITADA, RUT N°76.292.243-6, la licitación pública para el "MEJORAMIENTO PLAZA BERNARDA MORÍN".</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=7jL6EDkE3ymLjQ1vP%2BUIyg%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=%2FNZfo7uRlhUBg5gkM4onRQ%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=Isqrrx2QLWJyGSr%2B2k%2BPEg%3D%3D</t>
+  </si>
+  <si>
+    <t>1534</t>
+  </si>
+  <si>
+    <t>10-09-2026</t>
+  </si>
+  <si>
+    <t>Adjudícase a la empresa COMERCIALIZADORA ANA MARÍA QUINTANILLA GUERRERO E.I.R.L., RUT N°76.255.983-8, la licitación pública para el "SUMINISTRO DEL SERVICIO DE BANQUETERÍA A SERIE DE PRECIOS UNITARIOS PARA 24 MESES".</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=Q%2FMyKxW6fvCSadPD0sVaXw%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=4dI18ZxrhkE6En35Imy7jA%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=pYKaAV0yrKCQRSHBs7YdGQ%3D%3D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decreto Alcaldicio </t>
+  </si>
+  <si>
+    <t>1508</t>
+  </si>
+  <si>
+    <t>05-09-2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Contrátase por trato directo la "CONCESIÓN DE ESPACIOS PARA INSTALACIÓN, HABILITACIÓN Y OPERACIÓN DE PUESTOS DE ALIMENTOS Y BEBIDAS FIESTAS PATRIAS PROVIDENCIA-FONDA LADY INÉS 2026" con la empresa  E-FOOD SPA, RUT N°99.520.220-4, fundada en la causal de urgencia prevista en el artículo 8| letra c) de la Ley N°19.886 y los artículos 71 N°3 y 74 letra b) del Decreto N°661 de 2024 del Ministerio de Hacienda, la que fue calificada mediante Decreto EX. ADM. N°245, de fecha 26 de agosto de 2026.</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=Ab2N218CxUz8ma5b6yjfpg%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=66%2BqTjHx%2BLKEKDGJSnOFcw%3D%3D</t>
+  </si>
+  <si>
+    <t>1472</t>
+  </si>
+  <si>
+    <t>01-09-2026</t>
+  </si>
+  <si>
+    <t>Readjudícase a la empresa M DE M SPA, RUT N°76.822.745-4, la licitación pública para el "SERVICIO INSTALACIÓN Y OPERACIÓN DE PUNTOS DROP OFF PARA RESIDUOS ORGÁNICOS, COMUNA DE PROVIDENCIA".-</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=gud0%2B4KzQAAGz%2FYv%2FqEPAg%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=XuES80RwI0FShXyU4kBo6A%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=XN4sj3sQ%2Ba7i7GP2Aonq2A%3D%3D</t>
+  </si>
+  <si>
+    <t>1473</t>
+  </si>
+  <si>
+    <t>Adjudícase a la empresa TRANSPORTE Y AMBULANCIAS VITAL SERVICE SPA, RUT N°76.553.631-6, la licitación pública para la contratación del SERVICIO DE AMBULANCIA Y PRIMEROS AUXILIOS "FONDA LADY INÉZ 2026.</t>
+  </si>
+  <si>
+    <t>1474</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decláranse desiertas las Líneas N°3 "Graderías y Tribuna", Línea N°4 "Vallas", Línea N°6 "Ambulancia y puestos de primeros auxilios" y Linea N°7 "Servicios higiénicos, respecto de la licitación pública para el 
+"DESFILE EN HONOR A LAS GLORIAS DEL EJÉRCITO, PROVIDENCIA 2026" </t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=kUDyOJVntSOSC628Z2RKEA%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=X4X4oM0ksaHckcLMp%2FIjYA%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=odu%2Bhk0Wdykm%2B8wINfgwvg%3D%3D</t>
+  </si>
+  <si>
+    <t>Agosto</t>
+  </si>
+  <si>
+    <t>1471</t>
+  </si>
+  <si>
+    <t>31-08-2026</t>
+  </si>
+  <si>
+    <t>Adjudícase a la empresa PRODUCCIÓN DE EVENTOS MASIVOS ANGELA ARAOS GONZÁLEZ E.I.R.L., RUT N°76.707.098-5, la LÍNEA 2: CARPAS, ESTRUCTURAS Y MOBILIARIO, respecto de la licitación pública para el SERVICIO DE PRODUCCIÓN "FONDA LADY INÉS 2026".-</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=dfA5lAL5qvWUOFFHXcpAkw%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=uYdgQZoLPKTszXlCzrp%2FLw%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=7YZGa8D08%2F0edxV71ueKnw%3D%3D</t>
+  </si>
+  <si>
+    <t>1455</t>
+  </si>
+  <si>
+    <t>28-08-2026</t>
+  </si>
+  <si>
+    <t>Adjudícase a la empresa DISTRIBUIDORA ECOMARK CORONEL SPA, RUT N°76.104.415-K, la propuesta pública para la "ADQUISICIÓN DE CANASTAS DE ALIMENTOS PARA ADULTOS MAYORES 2026".</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=3fIMykcGwr01VwGYYt5S0w%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=MLeEonb1bQ7zh5FlUPfQYg%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=zjEhwkL0V9APeKijCcHv7Q%3D%3D</t>
+  </si>
+  <si>
+    <t>1375</t>
+  </si>
+  <si>
+    <t>14-08-2026</t>
+  </si>
+  <si>
+    <t>Adjudícase a la empresa SOCIEDAD COMERCIALIZADORA DE ENTRADAS SpA (EVENTRID), RUT N°78.066.381-2, la licitación pública para la "IMPLEMENTACIÓN DEL SISTEMA DE VENTA DE ENTRADAS BAJO MODELO PAGO POR SERVICIO - FONDA LADY INÉS / FIESTAS PATRIAS PROVIDENCIA 2026".</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=tl%2B%2Blup%2B1E2LdAUKDx6RPg%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=FJIi5TBhkvyiVV01Vhnacw%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=KxodkQlHtLrps8geOvxM3Q%3D%3D</t>
+  </si>
+  <si>
+    <t>1376</t>
+  </si>
+  <si>
+    <t>Adjudícase a la empresa PRODUCCIONES EVENTPRO LIMITADA, RUT N°78.120.513-3, la licitación pública para la "CONTRATACIÓN INTEGRAL DE ARTISTAS Y PROGRAMACIÓN PARA LOS ESPECTÁCULOS DE "FONDA LADY INÉS, PROVIDENCIA 2026".</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=iGgoTRfylEDfqZoDlgynFA%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=kYuj1M%2F0gtno%2BD4utjIJ3Q%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=6%2FshyNNiONV3xlCD1%2FcDAg%3D%3D</t>
+  </si>
+  <si>
+    <t>1381</t>
+  </si>
+  <si>
+    <t>Adjudícase a la Compañía de Seguros RENTA NACIONAL COMPAÑÍA DE SEGUROS GENERALES S.A., RUT N°94.510.000-1 y Corredor de Seguros FR GROUP CORREDORES DE SEGUROS SPA, RUT N°79.619.240-2, para la propuesta pública "PROVISIÓN DE SEGUROS DE BIENES PARA LA MUNICIPALIDAD DE PROVIDENCIA".</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=hYxgoyAiD86g32mA%2BcPAuA%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=yJk%2B6cj7Yj1XKXswMoavJw%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=5i4zOJzaELjJsL%2BkJ7DPpg%3D%3D</t>
+  </si>
+  <si>
+    <t>1372</t>
+  </si>
+  <si>
+    <t>13-08-2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Declárase desierta LÍNEA N°5 "SERVICIO DE AMBULANCIA Y PRIMEROS AUXILIOS", respecto de la licitación pública para el SERVICIO DE PRODUCCIÓN "FONDA LADY INÉS 2026".
+Adjudícase a las empresas ALCALDE Y ASOCIADOS SPA, RUT N°77.470.340-3, la LÍNEA 1: SERVICIO DE PRODUCCIÓN TÉCNICA y la LÍNEA 6: SERVICIO DE ARRIENDO DE VALLAS, a PRODUCCIÓN DE EVENTOS MASIVOS ANGELA ARAOS GONZÁLEZ E.I.R.L., RUT N°76.707.098-5, la LÍNEA 2: CARPAS, ESTRUCTURAS Y MOBILIARIO y a EVENT SERVICE SPA, RUT N°77.819.645-K, la LÍNEA 3: SERVICIO DE SEGURIDAD, la LÍNEA 4: SERVICIO DE ARRIENDO DE SERVICIOS HIGIÉNICOS Y LAVAMANOS y la LÍNEA 7: SERVICIO DE DECORACIÓN Y ACTIVIDADES INFANTILES, respecto de la licitación pública para el SERVICIO DE PRODUCCIÓN "FONDA LADY INÉS 2026".</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=ODIIdufYspd7GS5xwMzAug%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=q%2FKGmUyZYJpPJ3pE32vUEQ%3D%3D</t>
+  </si>
+  <si>
+    <t>1364</t>
+  </si>
+  <si>
+    <t>11-08-2026</t>
+  </si>
+  <si>
+    <t>Adjudícase a la empresa ADEL CONSTRUCCIONES SPA, RUT N°76.808.385-1, la licitación pública para el "SERVICIO DE BORRADO DE GRAFITIS, RETIRO DE LETREROS Y OTROS".</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=EcWlZ4PrvLxP1qmwOAHmig%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=WvY1JlLHF7LZM3W1zjveaQ%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=J2FEUXdPcSY%2BPB0QBVf5eQ%3D%3D</t>
+  </si>
+  <si>
+    <t>1345</t>
+  </si>
+  <si>
+    <t>10-08-2026</t>
+  </si>
+  <si>
+    <t>Adjudícase a la emPresa CONSTRUCTORA RACCOZ LTDA., RUT N°76.089.092-8, la licitación pública para la obra "CONSERVACIÓN CALZADA CALLE DIEGO DE ALMAGRO ENTRE AV. LOS LEONES Y HOLANDA".</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=KuiSOnaQz3rrC1FivTu7jQ%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=R3neWbuvYmbTuyUBYalLLg%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=IRuwXjfAdA06dfzHNQsvpQ%3D%3D</t>
+  </si>
+  <si>
+    <t>1344</t>
+  </si>
+  <si>
+    <t>Adjudícase a la empresa DOCUSTORE SPA, RUT N°96.879.160-5, la licitación pública para el "SERVICIO DE CUSTODIA Y GESTIÓN DE DOCUMENTOS MUNICIPALES"</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=SnfLIim%2B1fja%2BlJ0FOi9EQ%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=Sb9GI3g%2FnafXhyrF8cA0og%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=pfSgWjpo7mxk7iB%2Fdb%2FC4A%3D%3D</t>
+  </si>
+  <si>
+    <t>1298</t>
+  </si>
+  <si>
+    <t>04-08-2026</t>
+  </si>
+  <si>
+    <t>Adjudícase a la empresa SISTEMAS DE RIEGO RAINDDROP LIMITADA, RUT N|76.295.326-9, la licitación pública para las obras "CONSTRUCCIÓN DE JARDINES SUSTENTABLES PERÍODO 2026 - 2027".</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=Dj%2FBNT8XIQNNJHmHHJBpWg%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=v36k1%2Fr4gQDYR3PvNE70KQ%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=1B2wnvXc9NKZYmfR61WhcQ%3D%3D</t>
+  </si>
+  <si>
+    <t>1291</t>
+  </si>
+  <si>
+    <t>03-08-2026</t>
+  </si>
+  <si>
+    <t>Adjudícase a la empresa INGENIERÍA Y CONBSTRUCCIÓN MYV SPA, RUT N°77.793.957-2, la licitación pública FONDEVE para las obras "SUMINISTRO E INSTALACIÓN DE REJA PERIMETRAL DE ACCESO - COMUNIDAD RICARDO LYON N°1194".</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=us84TuF%2BoA8sUaNW0gtvow%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=5xUnYRRkGFSqIyVhtFTE3w%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=0dLehiaKBfF6ry1jIfqVqQ%3D%3D</t>
+  </si>
+  <si>
+    <t>Decrto Exento</t>
+  </si>
+  <si>
+    <t>1297</t>
+  </si>
+  <si>
+    <t>Adjudícase a la empresa FDD INNOVACIÓN Y CRECIMIENTO S.A., RUT N°76.032.107-9, la propuesta pública para el "SERVICIO DE ENTREGA DE TARJETAS DE ALIMENTACIÓN A VECINOS/AS VULNERABLES, CANJEABLES DENTRO DE LA COMUNA DE PROVIDENCIA"</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=myhYP%2F3I31KAwH09jWTGnQ%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=v61MCRPrIHLfDpVh%2BnXTtA%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=UGgVP4SdfhqN4EVc8sWglw%3D%3D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Agosto </t>
+  </si>
+  <si>
+    <t>1293</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Adjudícase a la empresa FUENTES DE AGUA LAS CONDES LTDA, RUT N°99.543.490-3, la licitación pública para el  "SERVICIO DE MANTENCIÓN Y OPERACIÓN DE PILETAS Y FUENTES DE AGUAS ORNAMENTALES COMUNA DE PROVIDENCIA".</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=U0UYW0DrondaLLaq4tcxcg%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=kd9ksDHi4fKaO40OuERn%2BQ%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=RfD8V%2Bb5QDU9UQVrG8ukcQ%3D%3D</t>
+  </si>
+  <si>
+    <t>1292</t>
+  </si>
+  <si>
+    <t>Adjudícase a la empresa HUALA SPA, RUT N°77.833.743-6, la licitación pública para la "ADQUISICIÓN KIT DE LIMPIEZA PARA VECINOS/AS VULNERABLES".</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=fYiBa7gNAs70YMS2q4cS2Q%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=lL8P6xL2EhbLjobnoJaCHA%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=OK%2Bn5LYCbMSKFLJAClxu4A%3D%3D</t>
+  </si>
+  <si>
     <t>Julio</t>
   </si>
   <si>
-    <t>Decreto</t>
-[...4 lines deleted...]
-  <si>
     <t>1227</t>
   </si>
   <si>
     <t>24-07-2026</t>
   </si>
   <si>
     <t>Adjudícase a la empresa INMOBILIARIA E INVERSIONES AMATI SPA, RUT N°77.453.838-0, la licitación pública par el "2° LLAMADOA MEJORAMIENTO INTEGRAL CALLE GRANADEROS ENTRE MANUEL MONTT Y DR. MANUEL BARROS BORGOÑO", CÓDIGO BIP 40064184-0.</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=wH5sjt8LvMjYlZ2tgzp9Qw%3D%3D</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=62sNLixUtYPo9scY24HIug%3D%3D</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=1oTZhjDRmcgu1XwrrB%2Fq4Q%3D%3D</t>
   </si>
   <si>
-    <t xml:space="preserve">Decreto </t>
+    <t xml:space="preserve">Julio </t>
+  </si>
+  <si>
+    <t>1226</t>
+  </si>
+  <si>
+    <t>23-07-2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Adjudícase a la empresa FASAAM INGENIERIA Y CONSTRUCCIÓN SPA, RUT N°77.029.015-5, la licitación pública para el "MEJORAMIENTO PEATONAL CRUCE ANTONIO VARAS - ALFEREZ REAL CÓDIGO BIP 40065821-0. </t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=IpGCzAeDy9%2BUYmb5iIoXng%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=Rw2bFW4Vnj6l0jBuE1X8fQ%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=z3sUaEQHTMMJcSuu0yp8xQ%3D%3D</t>
+  </si>
+  <si>
+    <t>1214</t>
+  </si>
+  <si>
+    <t>Adjudícase a la empresa TRANSPORTES GT Y ASOCIADOS SPA, RUT N°77.344.281-9, la licitación pública para el "SERVICIO DE TRANSPORTE DE VEHÍCULOS RETIADOS DE CIRCULACIÓN POR INCUMPLIMIENTO DE LA NORMA".</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=BnxwrMQzBy57zkik0w6zUw%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=xOCRr3ScsW5QsyRGuj3Xzw%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=U315m%2FdADwXTvkNJ49hhaw%3D%3D</t>
+  </si>
+  <si>
+    <t>1213</t>
+  </si>
+  <si>
+    <t>Adjudícase a la empresa PIRQUE SUSTENTABLE SpA, RUT N°77.380.553-9, la licitación pública para el "SERVICIO INSTALACIÓN Y OPERACIÓN DE PUNTOS DROP OFF PARA RESIDUOS ORGÁNICOS, COMUNA E PROVIDENCIA.</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=aWQMBeATcMn5%2BGEFsZKLJw%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=xNVPBtzJngGGHaXTZWaQNw%3D%3D</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
-    <t>23-07-2026</t>
-[...2 lines deleted...]
-    <t>Adjudícase a la empresa INGENIERÍA Y CONSTRUCCIÓN ELÉCTRICA SINEC S.A., RUT N°76.510.150-6, la LINEA 1: "REPOSICIÓN LUMINARIAS PEATONALES EN CALLE CONDELL ENTREBILBAO Y MALAQUIAS CONCHA" y la LÍNEA 2:"REPOSICIÓN LUMINARIAS PEATONALES EN CALLESEMINARIO ENTRE BILBAO Y MALAQUIAS CONCHA" respecto de la licitación pública para la "REPOSICIÓN LUMINARIAS PEATONALES EN CALLES CONDELL Y SEMINARIO ENTRE BILBAO Y MALAQUÍAS CONCHA".</t>
+    <t>Adjudícase a la empresa INGENIERÍA Y CONSTRUCCIÓN ELÉCTRICA SINEC S.A., RUT N°76.510.150-6, la LINEA 1: "REPOSICIÓN LUMINARIAS PEATONALES EN CALLE CONDELL ENTRE BILBAO Y MALAQUIAS CONCHA" y la LÍNEA 2:"REPOSICIÓN LUMINARIAS PEATONALES EN CALLE SEMINARIO ENTRE BILBAO Y MALAQUIAS CONCHA" respecto de la licitación pública para la "REPOSICIÓN LUMINARIAS PEATONALES EN CALLES CONDELL Y SEMINARIO ENTRE BILBAO Y MALAQUÍAS CONCHA".</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=5cwJrrYGDP0r3xvE0LtVtA%3D%3D</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=id1hAjsFj0YXSGRW4NQC5Q%3D%3D</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=KYHCau2Gny6Bek1JmptrgA%3D%3D</t>
   </si>
   <si>
-    <t>1214</t>
-[...49 lines deleted...]
-  <si>
     <t>1121</t>
   </si>
   <si>
     <t>08-07-2026</t>
   </si>
   <si>
     <t>Adjudícase a la empresa CODERHUB SPA, RUT N°77.283.083-1, UNION TEMPORAL DE PREVEEDORES con ASESORÍAS INFORMÁTICAS CODERHUB LIMITDA, RUT N°76-734.221-7, la licitación pública para el "SERVICIO DE ARRIENDO DE SOFTWARE O PLATAFORMA DE PROCESAMIENTO DE DATOS PARA MAILING".</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=9ScOf3ZKBw7eLsRJEIxC%2BA%3D%3D</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=QIn4eBjVz76FDcTD52pq%2FA%3D%3D</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=dDknMh7I%2F8pW2vVrn3%2BgHw%3D%3D</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
     <t>01-07-2026</t>
   </si>
   <si>
     <t xml:space="preserve">Adjudícase a la empresa LE ROI SPA, RUT N°77.283.146-3, LÍNEA N°1 CONCESIÓN Y HABILITACIÓN DE ESPACIOS PARA SERVICIO DE CAFETERÍA EN CAFÉ LITERARIO PARQUE BALMACEDA y la LÍNEA N°2 CONCESIÓN Y HABILITACIÓN DE ESPACIOS PARA SERVICIO DE CAFETERÍA EN CAFÉ LITERARIO PARQUE BUSTAMANTE respecto de la licitación pública para la  "CONCESIÓN HABILITACIÓN DE ESPACIO PARA SERVICIO DE CAFETERÍA EN CAFÉ LITERIO PARQUE BALMACEDA Y PARQUE BUSTAMANTE. </t>
@@ -216,173 +773,167 @@
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=VfEJcoaaDdxjI4o%2FvtUlHA%3D%3D</t>
   </si>
   <si>
     <t xml:space="preserve">Junio </t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
     <t>22-06-2026</t>
   </si>
   <si>
     <t>Adjudícase a la empresa MATSAL SPA, RUT N°76.503.022-6, la licitación pública para las obras "CONSTRUCCIÓN JUEGOS INFANTILES EN ESCENARIO PARQUE BUSTAMANTE 2° LLAMADO".-</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=v44BQNeLFKhcN6UK%2BsUPAw%3D%3D</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=bYahkBpOt%2F8%2BFbsn%2BWQ3qw%3D%3D</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=MPgIcMiG3iLPCuNvF%2B5ENQ%3D%3D</t>
   </si>
   <si>
-    <t>Decrto Exento</t>
-[...1 lines deleted...]
-  <si>
     <t>981</t>
   </si>
   <si>
     <t>12-06-2026</t>
   </si>
   <si>
     <t xml:space="preserve">Adjudícase a la empresa INGENIERÍA Y SOLUCIONES ENERGÉTICAS LIMITADA, RUT N°76.113.512-0, la  licitación pública para la obra "RECAMBIO DE LUMINARIAS PEATONALES EN CALLE JOSÉ MANUEL INFANTE ENTRE PROVIDENCIA Y RENGO".</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=uxTZZEBfi8t5fsNoruiXhw%3D%3D</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=x6uF1RVpj9WonXhZpm0Raw%3D%3D</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=l9sUUgjYsi237lR1QuNg3Q%3D%3D</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
     <t>03-06-2026</t>
   </si>
   <si>
     <t>Adjudícase a la empresa INRED INGENIERIA Y PROYECTOS SPA, RUT N°77.754.415-2, EN UNION TEMPORAL DE PROVEEDORES CON INRED INGENIERIA S.A., RUT N°77.528.200-2, la licitación pública FONDEVE para las obras "NORMALIZACION DE REDES ELECTRICAS EN ESPACIOS COMUNES ANTONIO VARAS N°242".</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=6Ptk7Sxe5ucGqHRiKFEXEw%3D%3D</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=NTdv81kyigpdeqRJLvZwrw%3D%3D</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=mt%2FYSt2uwYAnSsPmtCJ%2B1g%3D%3D</t>
   </si>
   <si>
+    <t>867</t>
+  </si>
+  <si>
+    <t>02-06-2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Adjudícase a la empresa ADEL CONSTRUCCIONES SPA, RUT N° 76.808.385-1, la licitación pública para la contratación del servicio "CONSERVACIÓN PREVENTIVA DE MONUMENTOS PÚBLICOS Y ESCULTURAS DE LA COMUNA PROVIDENCIA Y OTROS REQUERIMIENTOS". </t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=qmSLXhODB9uJ%2BHnHWwi49Q%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=sciAJdBL%2F4IBvpFxkJ5hKA%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=GWgl8aekSSaZ%2BEv8DyF6OQ%3D%3D</t>
+  </si>
+  <si>
+    <t>872</t>
+  </si>
+  <si>
+    <t>Adjudícase a la empresa INGENIERIA, CONSTRUCCION Y MONTAJEWS MCS SPA, RUT N°76.116.072-9, la licitación pública para la obras denominadas "RECAMBIO DE LUMINARIAS PEATONALES, 2 SECTORES".</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=omQ5Srx3Lq1Eex3JKBcFDw%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=Kp6cMOQ%2BfwcFv4FPXybU3g%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=%2FX4yEKGM3gsoiGl2h9BNPA%3D%3D</t>
+  </si>
+  <si>
     <t>865</t>
   </si>
   <si>
-    <t>02-06-2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Adjudíocase a la empresa MARTINEZ CREA ESPACIO LIMITDA, RUT N°76.405.280-3, la licitación pública para la "CONTRATACION REDISEÑO CALLES BARRIO PATRIMONIAL Y COMERCIAL BELLAVISTA", la que incluye las siguientes etapas:</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=NK0ZPDBI22%2F9hyA%2FfZ%2F0pg%3D%3D</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=tYZZnWlsv5sFmLSrvzXlzA%3D%3D</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=NsFdsTY5rG8EXCs0Rv9Afw%3D%3D</t>
   </si>
   <si>
-    <t>872</t>
-[...28 lines deleted...]
-  <si>
     <t>Decreto Toma de Razón</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>25-05-2026</t>
   </si>
   <si>
     <t>CONCESIÓN DEL SERVICIO DE RECOLECCIÓN, TRANSPORTE Y GESTIÓN DE RESIDUOS DOMICILIARIOS,</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=NRoZLQ9fBZxSdxyN17V2qg%3D%3D</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=F8vD1vU56lV9Dm%2FKA4clJg%3D%3D</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=EDZf5MKU8yWAuN1XEEDuKA%3D%3D</t>
   </si>
   <si>
     <t>Mayo</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
     <t>18-05-2026</t>
   </si>
   <si>
     <t xml:space="preserve">Adjudícase a la empresa CONSTRUCCIÓN, INVERSIÓN Y TECNOLOGÍAS FACTUM SOCIEDAD ANÓNIMA, RUT N°76.046.758-8, la licitación pública para la "REPOSICIÓN DE TECHUMBRE Y SISTEMA DE EVACUACIÓN DE AGUAS LLUVIAS COMUNIDAD DIAGONAL ORIENTE N°1954" </t>
   </si>
   <si>
-    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=nGVW4pWe0d5eFIsoFLMkcA%3D%3D</t>
-[...1 lines deleted...]
-  <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=pG6f5a9wtjU0J3zxlFU4Ng%3D%3D</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=d04nUN3kBfYWnBntSIYSoQ%3D%3D</t>
   </si>
   <si>
     <t>Adjudícase a la empresa CONSTRUCCIÓN, INVERSIÓN Y TECNOLOGÍAS FACTUM SOCIEDAD ANÓNIMA, RUT N°76.046.758-8, la licitación pública para la "REPOSICIÓN DE TECHUMBRE Y SISTEMA DE EVACUACIÓN DE AGUAS LLUVIAS COMUNIDAD DIAGONAL ORIENTE N°1954"</t>
   </si>
   <si>
     <t xml:space="preserve">Mayo </t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
     <t xml:space="preserve">Adjudícase a la empresa CONSTRUCTORA IMPOLEX SPA, RUT N°77.307.831-9, la licitación pública para la obra "MEJORAMIENTO PLACA COMERCIAL UNIDAD VECINAL PROVIDENCIA, COMUNA DE PROVIDENCIA </t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=h2%2BJ0loPOlXrqVGe0VzbEw%3D%3D</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=ejcKWI21wQzepbjShzlwGg%3D%3D</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=rBDp56vXxn%2B2g3Qjk2NwoQ%3D%3D</t>
@@ -429,121 +980,121 @@
   <si>
     <t>Abril</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
     <t>14-04-2026</t>
   </si>
   <si>
     <t>Adjudícase a la empesa FMB INGENIERÍA Y CONSTRUCCIÓN LIMITADA, RUT N°77.585.821-4, la licitación pública para la "REPARACIÓN DE MULTIPOSTES COMUNA DE PROVOIDENCIA".</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=zH9KMWqbSMVpl8b1urkOaA%3D%3D</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=8hIfVs3uop5Vo3Cu0gTYBQ%3D%3D</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=x6PV4%2BlcL6j7n8uNRXjgMA%3D%3D</t>
   </si>
   <si>
     <t>Marzo</t>
   </si>
   <si>
-    <t>469</t>
+    <t>Dereto</t>
+  </si>
+  <si>
+    <t>453</t>
   </si>
   <si>
     <t>27-03-2026</t>
-  </si>
-[...31 lines deleted...]
-    <t>453</t>
   </si>
   <si>
     <t xml:space="preserve">Otórgase un complemento al Proyecto "REPARACIÓN DE FACHADA COMUNIDAD ANTONIA LÓPEZ DE BELLO N º 021 O", FONDEVE 2022, por el monto que se especifica.
 Adjudicase a doña PAMELA DEL CARMEN HORMAZABAL MANZANO, RUT N º ,
 la propuesta pública para las obras FONDEVE "REPARACIÓN DE FACHADA COMUNIDAD ANTONIA LÓPEZ DE BELLO N º 021 O".</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=FzEnjgd4BUzCb5O5wClHmw%3D%3D</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=83AyOXEIleZSBd0B0EZSpw%3D%3D</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=nVB%2BxHmMpcWJYRQlap6rNw%3D%3D</t>
   </si>
   <si>
     <t xml:space="preserve">Marzo </t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>Adjudícase a la MASSARDO Y PRINCIPIOS PATRIMONIO CHILE LTDA., RUT N°76.816.2409, la licitación pública para la "CONSERVACIÓN CURATIVA PLINTO PERTENECIENTE AL MONUMENTO PÚBLICO GENERAL BAQUEDANO"</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=U1LaE%2BaVgY3UJZtxby6DTg%3D%3D</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=f9w28XYScqMFBhbTI1818A%3D%3D</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=bRCW4BeSNuVROpT7yY27fg%3D%3D</t>
   </si>
   <si>
+    <t>469</t>
+  </si>
+  <si>
+    <t>Adjudícase a la empresa DISEÑO Y PRODUCCION GITPRO SPA, RUT N 76.391.888-2, la licitación pública para el "MEJORAMIENTO INTERIOR Y EXTERIOR DEL GIMNASIO SANTA ISABEL".</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=zAenwihtwB7c3hjBhcy5uQ%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=Zho%2FsehmOrOOgrDgKHA2pw%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=QASYu6CjsJIWHOohQKPXZw%3D%3D</t>
+  </si>
+  <si>
+    <t>470</t>
+  </si>
+  <si>
+    <t>Adjudícase a la empresa INGELAN AUTOSERVICIOS SpA, RUT N º76. 730.343-2, la licitación pública para la contratación del servicio "ARRIENDO DE KIOSCOS DE AUTOATENCIÓN".</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=PHcDlv0nH%2FHk2NgSA4B%2BUg%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=2hqLUBwvggY6w3Ag8fVXhA%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=vPjJfxoGionVRYghzwNNig%3D%3D</t>
+  </si>
+  <si>
     <t>428</t>
   </si>
   <si>
     <t>24-03-2026</t>
   </si>
   <si>
     <t>Adjudícase a la empresa ADMINISTRADORA DE SERVICIOS CENCOSUD LIMITADA, RUT N°77.312.480-9, la licitación pública para la "ADQUISICIÓN DE TARJETAS GIFTCARD DE ALIMENTOS PARA LA MUNICIPALIDAD DE PROVIDENCIA 2026"</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=qfzXFXY8tzlF%2FNENg%2BOuGg%3D%3D</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=sZz1MJVg6lzNZWNSxDNACQ%3D%3D</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=S%2FoArl5WIe3K6lRlkCKlbA%3D%3D</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>16-03-2026</t>
   </si>
   <si>
     <t>Adjudícase a la SYS INGENIERÍA SPA, RUT N°77.389.867-7, la licitación pública para el "SUMINISTRO E INSTALACIÓN DE REJA PERIMETRAL DE ACCESO CARMEN SYLVA N"2381".-</t>
@@ -593,111 +1144,108 @@
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=ZvUWc7bWHhhXMTjUNj1xgw%3D%3D</t>
   </si>
   <si>
     <t xml:space="preserve">Febrero </t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>27-02-2026</t>
   </si>
   <si>
     <t>Adjudícase a la empresa CONSTRUCTORA EUGENIO ALEJANDRO ESCARATE MATELUNA E.I.R.L., RUT N°77.803.081-0, la licitación pública para las obras "DISEÑO, PROVISIÓN E INSTALACIÓN SISTEMA DE RIEGO AUTOMÁTICO EN EL PARQUE NEMESIO ANTÚNEZ Y PARQUE URUGAY DE LA COMUNA DE PROVIDENCIA".</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=1dzBqipsgKNVG%2BbGbtW7lw%3D%3D</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=Pe3Ly%2Fc1IKF1p2Ob5Wf2iQ%3D%3D</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=z23r7AhX8YgJZCwkY87I9Q%3D%3D</t>
   </si>
   <si>
+    <t>294</t>
+  </si>
+  <si>
+    <t>26-02-2026</t>
+  </si>
+  <si>
+    <t>Déjase sin efecto el Decreto Alcaldicio EX.N°1.925 de 31 de diciembre. Readjudícase a la empresa ESAT ASCENSORES SPA, RUT N°76.064.619-9, la licitación pública para las obras FONDEVE "SUMINISTRO, INSTALACIÓN Y CERTIFICACIÓN DE ASCENSOR 3 COMUNIDADES".</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=kbECybtkZXyPLYgcMq%2ByjA%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=Unf3OCGvf%2FiO%2B0hNL0Iadw%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=upu9NFsFml%2F2QOxda2LN%2Bg%3D%3D</t>
+  </si>
+  <si>
+    <t>Febrero</t>
+  </si>
+  <si>
+    <t>296</t>
+  </si>
+  <si>
+    <t>Adjudícase a la empres CHILE SUPPLY S.A. RUT N°76.097.902-3, la licitación pública para el "SERVICIO DE MANTENCIÓN ELÉCTRICA EN DEPENDENCIAS MUNICIPALES".</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=we0MqN36w%2BX%2FGOO5opSEHg%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=yO6SGkq9RUSR5YXkfyFJ7A%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=mAur%2FzgyjqDnRUNehqi%2BAg%3D%3D</t>
+  </si>
+  <si>
     <t>295</t>
   </si>
   <si>
-    <t>26-02-2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Adjudícase a la empresa SOCIEDAD ASEO MASTER SPA, RUT N°76.917. 836-8, la licitación públca para el "SERVICIO ASEO PARA DEPENDENCIAS MUNICIPALES AÑO 2026-2030 (CAUPOLICÁN 1151 Y OTROS RECINTOS)"</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=OVRv6klsg6UFSZorWxJ16Q%3D%3D</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=Sp3ZZSeUZucbvO%2BwQMWrHA%3D%3D</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=c0VvDvpNaWaLAZZYAQ%2Fdfw%3D%3D</t>
   </si>
   <si>
-    <t>294</t>
-[...31 lines deleted...]
-  <si>
     <t>285</t>
   </si>
   <si>
     <t>25-02-2026</t>
   </si>
   <si>
     <t>Contrátase pormtrato directo el "SERVICIO DE ACTUALIZCION DE LICENCIAS Y SOPORTE DE LA BASE DE DATOS ORACLE PARA EL PERIODO 2026 - 2027" desde febrro de 2026 y hasta el 27 de febrero de 2027, a la empresa SISTEMAS ORACLE DE CHILE LIMITADA, RUT N°96.557.720-3, pon un valr neto de USD 61.905,87 IVA incluido.</t>
-  </si>
-[...1 lines deleted...]
-    <t>N/A</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=UZxNec2bzwF371u1dlCaOA%3D%3D</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=lbsldpFvNou2KAvU6KBPcQ%3D%3D</t>
   </si>
   <si>
     <t xml:space="preserve">Enero </t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>23-02-2026</t>
   </si>
   <si>
     <t xml:space="preserve">Déjase sin efecto la adjudicación de las Líneas N°1, N°2, N°3, N°4, N°5, N°6 y N°7 de la propuesta pública "SERVICIO DE AVISOS PUBLICITARIOS IMPRESOS PARA MUNICIPALIDAD DE PROVIDENCIA" adjudicada a la EMPRESA EL MERCURIO S.A.P., RUT N°90.193.000-7, mediante el Decreto Alcaldicio EX.N°1.680 de 21 de noviembre de 2025. </t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=yxGHd6ADMyRe3nduwVEtIw%3D%3D</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=mDvBwpRQGZ48R7r%2F%2FxAPxQ%3D%3D</t>
   </si>
@@ -807,51 +1355,51 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:J40"/>
+  <dimension ref="A1:J73"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
@@ -885,1237 +1433,2293 @@
       </c>
       <c r="F2" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>16</v>
       </c>
       <c r="H2" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I2" s="0" t="s">
         <v>18</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="0" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="F3" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G3" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="F3" s="0" t="s">
+      <c r="H3" s="0" t="s">
         <v>22</v>
       </c>
-      <c r="G3" s="0" t="s">
+      <c r="I3" s="0" t="s">
         <v>23</v>
       </c>
-      <c r="H3" s="0" t="s">
+      <c r="J3" s="0" t="s">
         <v>24</v>
-      </c>
-[...4 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B4" s="0" t="s">
-        <v>11</v>
+        <v>25</v>
       </c>
       <c r="C4" s="0" t="s">
-        <v>12</v>
+        <v>26</v>
       </c>
       <c r="D4" s="0" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="E4" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="H4" s="0" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="I4" s="0" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>11</v>
+        <v>25</v>
       </c>
       <c r="C5" s="0" t="s">
-        <v>12</v>
+        <v>26</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E5" s="0" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="F5" s="0" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="G5" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="H5" s="0" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="I5" s="0" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>39</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>40</v>
       </c>
       <c r="H6" s="0" t="s">
         <v>41</v>
       </c>
       <c r="I6" s="0" t="s">
         <v>42</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>12</v>
+        <v>26</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>44</v>
       </c>
       <c r="F7" s="0" t="s">
         <v>45</v>
       </c>
       <c r="G7" s="0" t="s">
         <v>46</v>
       </c>
       <c r="H7" s="0" t="s">
         <v>47</v>
       </c>
       <c r="I7" s="0" t="s">
         <v>48</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>37</v>
+        <v>50</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="H8" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="I8" s="0" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>12</v>
+        <v>26</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="H9" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="I9" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>63</v>
+        <v>50</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>65</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>66</v>
       </c>
       <c r="H10" s="0" t="s">
         <v>67</v>
       </c>
       <c r="I10" s="0" t="s">
         <v>68</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>12</v>
+        <v>26</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="G11" s="0" t="s">
         <v>71</v>
       </c>
-      <c r="F11" s="0" t="s">
+      <c r="H11" s="0" t="s">
         <v>72</v>
       </c>
-      <c r="G11" s="0" t="s">
+      <c r="I11" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="H11" s="0" t="s">
+      <c r="J11" s="0" t="s">
         <v>74</v>
-      </c>
-[...4 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>12</v>
+        <v>26</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E12" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="F12" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="G12" s="0" t="s">
         <v>77</v>
       </c>
-      <c r="F12" s="0" t="s">
+      <c r="H12" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I12" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="G12" s="0" t="s">
+      <c r="J12" s="0" t="s">
         <v>79</v>
-      </c>
-[...7 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E13" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="F13" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="G13" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="H13" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="F13" s="0" t="s">
+      <c r="I13" s="0" t="s">
         <v>84</v>
       </c>
-      <c r="G13" s="0" t="s">
+      <c r="J13" s="0" t="s">
         <v>85</v>
-      </c>
-[...7 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>12</v>
+        <v>26</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="E14" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F14" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="G14" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="H14" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="I14" s="0" t="s">
         <v>89</v>
       </c>
-      <c r="F14" s="0" t="s">
-[...2 lines deleted...]
-      <c r="G14" s="0" t="s">
+      <c r="J14" s="0" t="s">
         <v>90</v>
-      </c>
-[...7 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>63</v>
+        <v>50</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="E15" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F15" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="G15" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="H15" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="I15" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="F15" s="0" t="s">
-[...2 lines deleted...]
-      <c r="G15" s="0" t="s">
+      <c r="J15" s="0" t="s">
         <v>95</v>
-      </c>
-[...7 lines deleted...]
-        <v>98</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>56</v>
+        <v>50</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="E16" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F16" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="G16" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="H16" s="0" t="s">
         <v>99</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="I16" s="0" t="s">
         <v>100</v>
       </c>
-      <c r="F16" s="0" t="s">
+      <c r="J16" s="0" t="s">
         <v>101</v>
-      </c>
-[...10 lines deleted...]
-        <v>105</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="C17" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="D17" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E17" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="F17" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="G17" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="H17" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="I17" s="0" t="s">
         <v>106</v>
       </c>
-      <c r="C17" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E17" s="0" t="s">
+      <c r="J17" s="0" t="s">
         <v>107</v>
-      </c>
-[...13 lines deleted...]
-        <v>112</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>106</v>
+        <v>57</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="G18" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="H18" s="0" t="s">
+        <v>111</v>
+      </c>
+      <c r="I18" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>113</v>
-      </c>
-[...7 lines deleted...]
-        <v>112</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B19" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="C19" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="D19" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>114</v>
       </c>
-      <c r="C19" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E19" s="0" t="s">
+      <c r="F19" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="G19" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="F19" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H19" s="0" t="s">
-        <v>117</v>
+        <v>22</v>
       </c>
       <c r="I19" s="0" t="s">
-        <v>118</v>
+        <v>22</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>119</v>
+        <v>22</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>106</v>
+        <v>50</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>12</v>
+        <v>26</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E20" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="F20" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="G20" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="H20" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="I20" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="J20" s="0" t="s">
         <v>120</v>
-      </c>
-[...13 lines deleted...]
-        <v>125</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B21" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="C21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="D21" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="E21" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="F21" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="H21" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="I21" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="C21" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E21" s="0" t="s">
+      <c r="J21" s="0" t="s">
         <v>127</v>
-      </c>
-[...13 lines deleted...]
-        <v>132</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>133</v>
+        <v>121</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>134</v>
+        <v>128</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>135</v>
+        <v>129</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>136</v>
+        <v>130</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>137</v>
+        <v>131</v>
       </c>
       <c r="I22" s="0" t="s">
-        <v>138</v>
+        <v>132</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>139</v>
+        <v>133</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>140</v>
+        <v>121</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>141</v>
+        <v>134</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>142</v>
+        <v>135</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>143</v>
+        <v>136</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>144</v>
+        <v>137</v>
       </c>
       <c r="I23" s="0" t="s">
-        <v>145</v>
+        <v>138</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>146</v>
+        <v>139</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>140</v>
+        <v>121</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>147</v>
+        <v>140</v>
       </c>
       <c r="F24" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="G24" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="H24" s="0" t="s">
         <v>142</v>
       </c>
-      <c r="G24" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I24" s="0" t="s">
-        <v>150</v>
+        <v>143</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>151</v>
+        <v>144</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>140</v>
+        <v>121</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>152</v>
+        <v>12</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>153</v>
+        <v>145</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>142</v>
+        <v>135</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>154</v>
+        <v>146</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>155</v>
+        <v>147</v>
       </c>
       <c r="I25" s="0" t="s">
-        <v>156</v>
+        <v>148</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>157</v>
+        <v>149</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>158</v>
+        <v>121</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>159</v>
+        <v>150</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>142</v>
+        <v>151</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>160</v>
+        <v>152</v>
       </c>
       <c r="H26" s="0" t="s">
-        <v>161</v>
+        <v>125</v>
       </c>
       <c r="I26" s="0" t="s">
-        <v>162</v>
+        <v>153</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>163</v>
+        <v>154</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B27" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="C27" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="D27" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="G27" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="H27" s="0" t="s">
         <v>158</v>
       </c>
-      <c r="C27" s="0" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I27" s="0" t="s">
-        <v>168</v>
+        <v>159</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>169</v>
+        <v>160</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>140</v>
+        <v>121</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>170</v>
+        <v>161</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>171</v>
+        <v>162</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>173</v>
+        <v>164</v>
       </c>
       <c r="I28" s="0" t="s">
-        <v>174</v>
+        <v>165</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>175</v>
+        <v>166</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>140</v>
+        <v>121</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>176</v>
+        <v>167</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>177</v>
+        <v>162</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>178</v>
+        <v>168</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>179</v>
+        <v>169</v>
       </c>
       <c r="I29" s="0" t="s">
-        <v>180</v>
+        <v>170</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>181</v>
+        <v>171</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>140</v>
+        <v>121</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>182</v>
+        <v>172</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>183</v>
+        <v>173</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>184</v>
+        <v>174</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>185</v>
+        <v>175</v>
       </c>
       <c r="I30" s="0" t="s">
-        <v>186</v>
+        <v>176</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>187</v>
+        <v>177</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>188</v>
+        <v>121</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>189</v>
+        <v>178</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>190</v>
+        <v>179</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>191</v>
+        <v>180</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>192</v>
+        <v>181</v>
       </c>
       <c r="I31" s="0" t="s">
-        <v>193</v>
+        <v>182</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>194</v>
+        <v>183</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B32" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="C32" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="D32" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="E32" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="F32" s="0" t="s">
+        <v>179</v>
+      </c>
+      <c r="G32" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="H32" s="0" t="s">
+        <v>187</v>
+      </c>
+      <c r="I32" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="C32" s="0" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="J32" s="0" t="s">
-        <v>200</v>
+        <v>189</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>158</v>
+        <v>190</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>201</v>
+        <v>191</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>196</v>
+        <v>179</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>202</v>
+        <v>192</v>
       </c>
       <c r="H33" s="0" t="s">
-        <v>203</v>
+        <v>193</v>
       </c>
       <c r="I33" s="0" t="s">
-        <v>204</v>
+        <v>194</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>205</v>
+        <v>195</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>206</v>
+        <v>190</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>12</v>
+        <v>26</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>207</v>
+        <v>196</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>196</v>
+        <v>179</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>208</v>
+        <v>197</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>209</v>
+        <v>198</v>
       </c>
       <c r="I34" s="0" t="s">
-        <v>210</v>
+        <v>199</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>211</v>
+        <v>200</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>206</v>
+        <v>201</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>212</v>
+        <v>202</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>213</v>
+        <v>203</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>214</v>
+        <v>204</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>215</v>
+        <v>205</v>
       </c>
       <c r="I35" s="0" t="s">
-        <v>216</v>
+        <v>206</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>217</v>
+        <v>207</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>218</v>
+        <v>208</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>219</v>
+        <v>209</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>220</v>
+        <v>210</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>221</v>
+        <v>211</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>222</v>
+        <v>212</v>
       </c>
       <c r="I36" s="0" t="s">
-        <v>223</v>
+        <v>213</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>224</v>
+        <v>214</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>206</v>
+        <v>201</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>225</v>
+        <v>215</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>226</v>
+        <v>210</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>227</v>
+        <v>216</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>228</v>
+        <v>217</v>
       </c>
       <c r="I37" s="0" t="s">
-        <v>229</v>
+        <v>218</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>230</v>
+        <v>219</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>188</v>
+        <v>201</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>231</v>
+        <v>220</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>232</v>
+        <v>210</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="H38" s="0" t="s">
-        <v>234</v>
+        <v>111</v>
       </c>
       <c r="I38" s="0" t="s">
-        <v>235</v>
+        <v>222</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>236</v>
+        <v>223</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>188</v>
+        <v>201</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>12</v>
+        <v>26</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>237</v>
+        <v>224</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>238</v>
+        <v>210</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>239</v>
+        <v>225</v>
       </c>
       <c r="H39" s="0" t="s">
-        <v>240</v>
+        <v>226</v>
       </c>
       <c r="I39" s="0" t="s">
-        <v>241</v>
+        <v>227</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>242</v>
+        <v>228</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>218</v>
+        <v>201</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="E40" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="F40" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="G40" s="0" t="s">
+        <v>231</v>
+      </c>
+      <c r="H40" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="I40" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="J40" s="0" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B41" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="C41" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="D41" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="G41" s="0" t="s">
+        <v>237</v>
+      </c>
+      <c r="H41" s="0" t="s">
+        <v>238</v>
+      </c>
+      <c r="I41" s="0" t="s">
+        <v>239</v>
+      </c>
+      <c r="J41" s="0" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B42" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="C42" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="D42" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>242</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>243</v>
       </c>
-      <c r="F40" s="0" t="s">
+      <c r="G42" s="0" t="s">
         <v>244</v>
       </c>
-      <c r="G40" s="0" t="s">
+      <c r="H42" s="0" t="s">
         <v>245</v>
       </c>
-      <c r="H40" s="0" t="s">
+      <c r="I42" s="0" t="s">
         <v>246</v>
       </c>
-      <c r="I40" s="0" t="s">
+      <c r="J42" s="0" t="s">
         <v>247</v>
       </c>
-      <c r="J40" s="0" t="s">
+    </row>
+    <row r="43">
+      <c r="A43" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B43" s="0" t="s">
         <v>248</v>
+      </c>
+      <c r="C43" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="D43" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="E43" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F43" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="G43" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="H43" s="0" t="s">
+        <v>252</v>
+      </c>
+      <c r="I43" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="J43" s="0" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B44" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="C44" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="D44" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>255</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>256</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="H44" s="0" t="s">
+        <v>258</v>
+      </c>
+      <c r="I44" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="J44" s="0" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B45" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="C45" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="D45" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="E45" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="F45" s="0" t="s">
+        <v>262</v>
+      </c>
+      <c r="G45" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="H45" s="0" t="s">
+        <v>264</v>
+      </c>
+      <c r="I45" s="0" t="s">
+        <v>265</v>
+      </c>
+      <c r="J45" s="0" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B46" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="C46" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="D46" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="E46" s="0" t="s">
+        <v>267</v>
+      </c>
+      <c r="F46" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="G46" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="H46" s="0" t="s">
+        <v>270</v>
+      </c>
+      <c r="I46" s="0" t="s">
+        <v>271</v>
+      </c>
+      <c r="J46" s="0" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B47" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="C47" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="D47" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="E47" s="0" t="s">
+        <v>273</v>
+      </c>
+      <c r="F47" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="G47" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="H47" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="I47" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="J47" s="0" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B48" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="C48" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="D48" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="E48" s="0" t="s">
+        <v>278</v>
+      </c>
+      <c r="F48" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="H48" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="I48" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="J48" s="0" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B49" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="C49" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="D49" s="0" t="s">
+        <v>283</v>
+      </c>
+      <c r="E49" s="0" t="s">
+        <v>284</v>
+      </c>
+      <c r="F49" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="G49" s="0" t="s">
+        <v>286</v>
+      </c>
+      <c r="H49" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="I49" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="J49" s="0" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B50" s="0" t="s">
+        <v>290</v>
+      </c>
+      <c r="C50" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="D50" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="E50" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="F50" s="0" t="s">
+        <v>292</v>
+      </c>
+      <c r="G50" s="0" t="s">
+        <v>293</v>
+      </c>
+      <c r="H50" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="I50" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="J50" s="0" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B51" s="0" t="s">
+        <v>290</v>
+      </c>
+      <c r="C51" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="D51" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="E51" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="F51" s="0" t="s">
+        <v>292</v>
+      </c>
+      <c r="G51" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="H51" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="I51" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="J51" s="0" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B52" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="C52" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="D52" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="E52" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="F52" s="0" t="s">
+        <v>292</v>
+      </c>
+      <c r="G52" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="H52" s="0" t="s">
+        <v>300</v>
+      </c>
+      <c r="I52" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="J52" s="0" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B53" s="0" t="s">
+        <v>290</v>
+      </c>
+      <c r="C53" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="D53" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="E53" s="0" t="s">
+        <v>303</v>
+      </c>
+      <c r="F53" s="0" t="s">
+        <v>304</v>
+      </c>
+      <c r="G53" s="0" t="s">
+        <v>305</v>
+      </c>
+      <c r="H53" s="0" t="s">
+        <v>306</v>
+      </c>
+      <c r="I53" s="0" t="s">
+        <v>307</v>
+      </c>
+      <c r="J53" s="0" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B54" s="0" t="s">
+        <v>309</v>
+      </c>
+      <c r="C54" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="D54" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="E54" s="0" t="s">
+        <v>310</v>
+      </c>
+      <c r="F54" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="G54" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="H54" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="I54" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="J54" s="0" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B55" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="C55" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="D55" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="E55" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F55" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="G55" s="0" t="s">
+        <v>319</v>
+      </c>
+      <c r="H55" s="0" t="s">
+        <v>320</v>
+      </c>
+      <c r="I55" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="J55" s="0" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B56" s="0" t="s">
+        <v>323</v>
+      </c>
+      <c r="C56" s="0" t="s">
+        <v>324</v>
+      </c>
+      <c r="D56" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>325</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>326</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="H56" s="0" t="s">
+        <v>328</v>
+      </c>
+      <c r="I56" s="0" t="s">
+        <v>329</v>
+      </c>
+      <c r="J56" s="0" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B57" s="0" t="s">
+        <v>331</v>
+      </c>
+      <c r="C57" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="D57" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="E57" s="0" t="s">
+        <v>332</v>
+      </c>
+      <c r="F57" s="0" t="s">
+        <v>326</v>
+      </c>
+      <c r="G57" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="H57" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="I57" s="0" t="s">
+        <v>335</v>
+      </c>
+      <c r="J57" s="0" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B58" s="0" t="s">
+        <v>323</v>
+      </c>
+      <c r="C58" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="D58" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="E58" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="F58" s="0" t="s">
+        <v>326</v>
+      </c>
+      <c r="G58" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="H58" s="0" t="s">
+        <v>339</v>
+      </c>
+      <c r="I58" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="J58" s="0" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B59" s="0" t="s">
+        <v>323</v>
+      </c>
+      <c r="C59" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="D59" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>326</v>
+      </c>
+      <c r="G59" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="H59" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="I59" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="J59" s="0" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B60" s="0" t="s">
+        <v>331</v>
+      </c>
+      <c r="C60" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="D60" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="E60" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="F60" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="G60" s="0" t="s">
+        <v>349</v>
+      </c>
+      <c r="H60" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="I60" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="J60" s="0" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B61" s="0" t="s">
+        <v>323</v>
+      </c>
+      <c r="C61" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="D61" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="E61" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="F61" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="G61" s="0" t="s">
+        <v>355</v>
+      </c>
+      <c r="H61" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="I61" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="J61" s="0" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B62" s="0" t="s">
+        <v>323</v>
+      </c>
+      <c r="C62" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="D62" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="E62" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="F62" s="0" t="s">
+        <v>360</v>
+      </c>
+      <c r="G62" s="0" t="s">
+        <v>361</v>
+      </c>
+      <c r="H62" s="0" t="s">
+        <v>362</v>
+      </c>
+      <c r="I62" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="J62" s="0" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B63" s="0" t="s">
+        <v>323</v>
+      </c>
+      <c r="C63" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="D63" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="E63" s="0" t="s">
+        <v>365</v>
+      </c>
+      <c r="F63" s="0" t="s">
+        <v>366</v>
+      </c>
+      <c r="G63" s="0" t="s">
+        <v>367</v>
+      </c>
+      <c r="H63" s="0" t="s">
+        <v>368</v>
+      </c>
+      <c r="I63" s="0" t="s">
+        <v>369</v>
+      </c>
+      <c r="J63" s="0" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B64" s="0" t="s">
+        <v>371</v>
+      </c>
+      <c r="C64" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="D64" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="E64" s="0" t="s">
+        <v>372</v>
+      </c>
+      <c r="F64" s="0" t="s">
+        <v>373</v>
+      </c>
+      <c r="G64" s="0" t="s">
+        <v>374</v>
+      </c>
+      <c r="H64" s="0" t="s">
+        <v>375</v>
+      </c>
+      <c r="I64" s="0" t="s">
+        <v>376</v>
+      </c>
+      <c r="J64" s="0" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B65" s="0" t="s">
+        <v>331</v>
+      </c>
+      <c r="C65" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="D65" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="E65" s="0" t="s">
+        <v>378</v>
+      </c>
+      <c r="F65" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="G65" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="H65" s="0" t="s">
+        <v>381</v>
+      </c>
+      <c r="I65" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="J65" s="0" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B66" s="0" t="s">
+        <v>384</v>
+      </c>
+      <c r="C66" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="D66" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="E66" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="F66" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="G66" s="0" t="s">
+        <v>386</v>
+      </c>
+      <c r="H66" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="I66" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="J66" s="0" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B67" s="0" t="s">
+        <v>371</v>
+      </c>
+      <c r="C67" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="D67" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="E67" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="F67" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="G67" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="H67" s="0" t="s">
+        <v>392</v>
+      </c>
+      <c r="I67" s="0" t="s">
+        <v>393</v>
+      </c>
+      <c r="J67" s="0" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B68" s="0" t="s">
+        <v>384</v>
+      </c>
+      <c r="C68" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="D68" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="E68" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="F68" s="0" t="s">
+        <v>396</v>
+      </c>
+      <c r="G68" s="0" t="s">
+        <v>397</v>
+      </c>
+      <c r="H68" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="I68" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="J68" s="0" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B69" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="C69" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="D69" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="E69" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F69" s="0" t="s">
+        <v>402</v>
+      </c>
+      <c r="G69" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="H69" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="I69" s="0" t="s">
+        <v>405</v>
+      </c>
+      <c r="J69" s="0" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B70" s="0" t="s">
+        <v>384</v>
+      </c>
+      <c r="C70" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="D70" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="E70" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="F70" s="0" t="s">
+        <v>408</v>
+      </c>
+      <c r="G70" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="H70" s="0" t="s">
+        <v>410</v>
+      </c>
+      <c r="I70" s="0" t="s">
+        <v>411</v>
+      </c>
+      <c r="J70" s="0" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B71" s="0" t="s">
+        <v>371</v>
+      </c>
+      <c r="C71" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="D71" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="E71" s="0" t="s">
+        <v>413</v>
+      </c>
+      <c r="F71" s="0" t="s">
+        <v>414</v>
+      </c>
+      <c r="G71" s="0" t="s">
+        <v>415</v>
+      </c>
+      <c r="H71" s="0" t="s">
+        <v>416</v>
+      </c>
+      <c r="I71" s="0" t="s">
+        <v>417</v>
+      </c>
+      <c r="J71" s="0" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B72" s="0" t="s">
+        <v>371</v>
+      </c>
+      <c r="C72" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="D72" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="E72" s="0" t="s">
+        <v>419</v>
+      </c>
+      <c r="F72" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="G72" s="0" t="s">
+        <v>421</v>
+      </c>
+      <c r="H72" s="0" t="s">
+        <v>422</v>
+      </c>
+      <c r="I72" s="0" t="s">
+        <v>423</v>
+      </c>
+      <c r="J72" s="0" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B73" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="C73" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="D73" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="E73" s="0" t="s">
+        <v>425</v>
+      </c>
+      <c r="F73" s="0" t="s">
+        <v>426</v>
+      </c>
+      <c r="G73" s="0" t="s">
+        <v>427</v>
+      </c>
+      <c r="H73" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="I73" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="J73" s="0" t="s">
+        <v>430</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>