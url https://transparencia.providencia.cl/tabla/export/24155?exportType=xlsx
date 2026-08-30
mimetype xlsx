--- v0 (2026-06-30)
+++ v1 (2026-08-30)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="hoja_1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="58">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="92">
   <si>
     <t>Año</t>
   </si>
   <si>
     <t>Mes</t>
   </si>
   <si>
     <t>Denominación del gasto</t>
   </si>
   <si>
     <t>Breve descripción del gasto</t>
   </si>
   <si>
     <t>Unidad monetaria</t>
   </si>
   <si>
     <t>Monto total del gasto</t>
   </si>
   <si>
     <t>Posee desglose de gasto</t>
   </si>
   <si>
     <t>Nombre proveedor</t>
   </si>
   <si>
@@ -79,129 +79,231 @@
     <t>Denominación del acto administrativo</t>
   </si>
   <si>
     <t>Número del acto</t>
   </si>
   <si>
     <t>Fecha del acto</t>
   </si>
   <si>
     <t>Breve descripción del objeto</t>
   </si>
   <si>
     <t>Enlace al acto</t>
   </si>
   <si>
     <t>Existen informes o estudios de evaluación</t>
   </si>
   <si>
     <t>Enlace a informes de evaluación</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t>2026</t>
+  </si>
+  <si>
+    <t>JULIO</t>
+  </si>
+  <si>
+    <t>Definición de pauta informativa diaria nacional</t>
+  </si>
+  <si>
+    <t>Definición de pauta informativa diaria nacional a ejecutar por la Dirección de comunicaciones</t>
+  </si>
+  <si>
+    <t>Pesos</t>
+  </si>
+  <si>
+    <t>250000</t>
+  </si>
+  <si>
+    <t>NO</t>
+  </si>
+  <si>
+    <t>No Aplica</t>
+  </si>
+  <si>
+    <t>AGENCIA EFE S.A.</t>
+  </si>
+  <si>
+    <t>93.619.000-6</t>
+  </si>
+  <si>
+    <t>Sin Información</t>
+  </si>
+  <si>
+    <t>DECRETO DE PAGO</t>
+  </si>
+  <si>
+    <t>4325</t>
+  </si>
+  <si>
+    <t>24-07-2026</t>
+  </si>
+  <si>
+    <t>Servicio pauta informativa Dirección de Comunicaciones mes de Junio de 2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Avisos Publicacion </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> publicidad en diario de circulación nacional</t>
+  </si>
+  <si>
+    <t>8168774</t>
+  </si>
+  <si>
+    <t>CONECTA RESEARCH S.A.</t>
+  </si>
+  <si>
+    <t>76.393.130-7</t>
+  </si>
+  <si>
+    <t>DECRETO EXENTO</t>
+  </si>
+  <si>
+    <t>4364</t>
+  </si>
+  <si>
+    <t>22-07-2026</t>
+  </si>
+  <si>
+    <t>por servicio de monitoreo y analisis de medios, durante el mes de Junio del 2026</t>
+  </si>
+  <si>
+    <t>Julio</t>
+  </si>
+  <si>
+    <t>52049</t>
+  </si>
+  <si>
+    <t>SUBSECRETARIA DEL INTERIOR</t>
+  </si>
+  <si>
+    <t>60.501.000-8</t>
+  </si>
+  <si>
+    <t>4051</t>
+  </si>
+  <si>
+    <t>09-07-2026</t>
+  </si>
+  <si>
+    <t>Publicación en Diario Oficial de Decreto Alcaldicio</t>
+  </si>
+  <si>
+    <t>Junio</t>
+  </si>
+  <si>
+    <t>pesos</t>
+  </si>
+  <si>
+    <t>1606500</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>LITORAL PRESS MEDIA DE INFORMACION S.A.</t>
+  </si>
+  <si>
+    <t>96.903.430-1</t>
+  </si>
+  <si>
+    <t>3268</t>
+  </si>
+  <si>
+    <t>12-06-2026</t>
+  </si>
+  <si>
+    <t>Por servicio de monitoreo y análisis de medios durante el mes de mayo del 2026</t>
+  </si>
+  <si>
+    <t>JUNIO</t>
+  </si>
+  <si>
+    <t>1191919</t>
+  </si>
+  <si>
+    <t>1750000</t>
+  </si>
+  <si>
+    <t>RETARGET SPA</t>
+  </si>
+  <si>
+    <t>76.332.966-6</t>
+  </si>
+  <si>
+    <t>3284</t>
+  </si>
+  <si>
+    <t>05-06-2026</t>
+  </si>
+  <si>
+    <t>Por servicio de monitoreo y análisis de medios durante el mes de abril del 2026</t>
   </si>
   <si>
     <t>Mayo</t>
   </si>
   <si>
     <t>Publicacion Diario Oficial</t>
   </si>
   <si>
     <t>publicidad en diario oficial</t>
   </si>
   <si>
     <t xml:space="preserve">Pesos
 </t>
   </si>
   <si>
     <t>107569</t>
   </si>
   <si>
-    <t>No</t>
-[...16 lines deleted...]
-  <si>
     <t>2964</t>
   </si>
   <si>
     <t>22-05-2026</t>
   </si>
   <si>
-    <t>Publicación en Diario Oficial de Decreto Alcaldicio</t>
-[...1 lines deleted...]
-  <si>
     <t>Febrero</t>
   </si>
   <si>
-    <t>Definición de pauta informativa diaria nacional</t>
-[...7 lines deleted...]
-  <si>
     <t>200000</t>
   </si>
   <si>
-    <t>AGENCIA EFE S.A.</t>
-[...4 lines deleted...]
-  <si>
     <t>1111</t>
   </si>
   <si>
     <t>27-02-2026</t>
   </si>
   <si>
     <t>Servicio pauta informativa Dirección de Comunicaciones mes de Enero de 2026</t>
   </si>
   <si>
     <t>Enero</t>
-  </si>
-[...1 lines deleted...]
-    <t>pesos</t>
   </si>
   <si>
     <t>16777</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>26-01-2026</t>
   </si>
   <si>
     <t>400000</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>22-01-2026</t>
   </si>
   <si>
     <t>Servicio pauta informativa Dirección de Comunicaciones meses de noviembre y diciembre de 2025</t>
   </si>
 </sst>
 </file>
 
@@ -233,51 +335,51 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:X5"/>
+  <dimension ref="A1:X11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
@@ -392,246 +494,690 @@
       </c>
       <c r="S2" s="0" t="s">
         <v>37</v>
       </c>
       <c r="T2" s="0" t="s">
         <v>34</v>
       </c>
       <c r="U2" s="0" t="s">
         <v>34</v>
       </c>
       <c r="V2" s="0" t="s">
         <v>34</v>
       </c>
       <c r="W2" s="0" t="s">
         <v>34</v>
       </c>
       <c r="X2" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>24</v>
       </c>
       <c r="B3" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="C3" s="0" t="s">
         <v>39</v>
       </c>
-      <c r="C3" s="0" t="s">
+      <c r="D3" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="D3" s="0" t="s">
+      <c r="E3" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="F3" s="0" t="s">
         <v>41</v>
-      </c>
-[...4 lines deleted...]
-        <v>43</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>30</v>
       </c>
       <c r="H3" s="0" t="s">
         <v>31</v>
       </c>
       <c r="I3" s="0" t="s">
         <v>31</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>31</v>
       </c>
       <c r="K3" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="L3" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="M3" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="N3" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="O3" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="P3" s="0" t="s">
         <v>44</v>
       </c>
-      <c r="L3" s="0" t="s">
+      <c r="Q3" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="R3" s="0" t="s">
         <v>45</v>
       </c>
-      <c r="M3" s="0" t="s">
-[...14 lines deleted...]
-      <c r="R3" s="0" t="s">
+      <c r="S3" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="S3" s="0" t="s">
+      <c r="T3" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="U3" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="V3" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="W3" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="X3" s="0" t="s">
         <v>47</v>
-      </c>
-[...13 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>24</v>
       </c>
       <c r="B4" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="C4" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="D4" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="E4" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="F4" s="0" t="s">
         <v>49</v>
-      </c>
-[...10 lines deleted...]
-        <v>51</v>
       </c>
       <c r="G4" s="0" t="s">
         <v>30</v>
       </c>
       <c r="H4" s="0" t="s">
         <v>31</v>
       </c>
       <c r="I4" s="0" t="s">
         <v>31</v>
       </c>
       <c r="J4" s="0" t="s">
         <v>31</v>
       </c>
       <c r="K4" s="0" t="s">
-        <v>32</v>
+        <v>50</v>
       </c>
       <c r="L4" s="0" t="s">
-        <v>33</v>
+        <v>51</v>
       </c>
       <c r="M4" s="0" t="s">
         <v>34</v>
       </c>
       <c r="N4" s="0" t="s">
         <v>34</v>
       </c>
       <c r="O4" s="0" t="s">
         <v>34</v>
       </c>
       <c r="P4" s="0" t="s">
         <v>35</v>
       </c>
       <c r="Q4" s="0" t="s">
         <v>34</v>
       </c>
       <c r="R4" s="0" t="s">
         <v>52</v>
       </c>
       <c r="S4" s="0" t="s">
         <v>53</v>
       </c>
       <c r="T4" s="0" t="s">
         <v>34</v>
       </c>
       <c r="U4" s="0" t="s">
         <v>34</v>
       </c>
       <c r="V4" s="0" t="s">
         <v>34</v>
       </c>
       <c r="W4" s="0" t="s">
         <v>34</v>
       </c>
       <c r="X4" s="0" t="s">
-        <v>38</v>
+        <v>54</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>24</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="C5" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="D5" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="D5" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E5" s="0" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="F5" s="0" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="G5" s="0" t="s">
-        <v>30</v>
+        <v>58</v>
       </c>
       <c r="H5" s="0" t="s">
         <v>31</v>
       </c>
       <c r="I5" s="0" t="s">
         <v>31</v>
       </c>
       <c r="J5" s="0" t="s">
         <v>31</v>
       </c>
       <c r="K5" s="0" t="s">
-        <v>44</v>
+        <v>59</v>
       </c>
       <c r="L5" s="0" t="s">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="M5" s="0" t="s">
         <v>34</v>
       </c>
       <c r="N5" s="0" t="s">
         <v>34</v>
       </c>
       <c r="O5" s="0" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="0" t="s">
         <v>35</v>
       </c>
       <c r="Q5" s="0" t="s">
         <v>34</v>
       </c>
       <c r="R5" s="0" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="S5" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="T5" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="U5" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="V5" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="W5" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="X5" s="0" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="B6" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="C6" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="D6" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="E6" s="0" t="s">
         <v>56</v>
       </c>
-      <c r="T5" s="0" t="s">
-[...12 lines deleted...]
-        <v>57</v>
+      <c r="F6" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="G6" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="H6" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="I6" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="J6" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="K6" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="L6" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="M6" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="N6" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="O6" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="P6" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="Q6" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="R6" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="S6" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="T6" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="U6" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="V6" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="W6" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="X6" s="0" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="B7" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="C7" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="D7" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="E7" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="F7" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="G7" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="H7" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="I7" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="J7" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="K7" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="L7" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="M7" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="N7" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="O7" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="P7" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="Q7" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="R7" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="S7" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="T7" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="U7" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="V7" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="W7" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="X7" s="0" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="B8" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="C8" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="D8" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="E8" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="F8" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="G8" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="H8" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="I8" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="J8" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="K8" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="L8" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="M8" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="N8" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="O8" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="P8" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="Q8" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="R8" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="S8" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="T8" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="U8" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="V8" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="W8" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="X8" s="0" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="B9" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="C9" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="D9" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="E9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="F9" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="H9" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="I9" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="J9" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="K9" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="L9" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="M9" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="N9" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="O9" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="P9" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="Q9" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="R9" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="S9" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="T9" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="U9" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="V9" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="W9" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="X9" s="0" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="B10" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="C10" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="D10" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="E10" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="F10" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="H10" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="I10" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="J10" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="K10" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="L10" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="M10" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="N10" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="O10" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="P10" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="Q10" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="R10" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="S10" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="T10" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="U10" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="V10" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="W10" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="X10" s="0" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="B11" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="C11" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="D11" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="E11" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="F11" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G11" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="H11" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="I11" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="J11" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="K11" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="L11" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="M11" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="N11" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="O11" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="P11" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="Q11" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="R11" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="S11" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="T11" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="U11" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="V11" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="W11" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="X11" s="0" t="s">
+        <v>91</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>