--- v1 (2026-08-30)
+++ v2 (2026-10-15)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="hoja_1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="142" uniqueCount="142">
   <si>
     <t>Año</t>
   </si>
   <si>
     <t>Mes</t>
   </si>
   <si>
     <t>Denominación del gasto</t>
   </si>
   <si>
     <t>Breve descripción del gasto</t>
   </si>
   <si>
     <t>Unidad monetaria</t>
   </si>
   <si>
     <t>Monto total del gasto</t>
   </si>
   <si>
     <t>Posee desglose de gasto</t>
   </si>
   <si>
     <t>Nombre proveedor</t>
   </si>
   <si>
@@ -81,226 +81,396 @@
   <si>
     <t>Número del acto</t>
   </si>
   <si>
     <t>Fecha del acto</t>
   </si>
   <si>
     <t>Breve descripción del objeto</t>
   </si>
   <si>
     <t>Enlace al acto</t>
   </si>
   <si>
     <t>Existen informes o estudios de evaluación</t>
   </si>
   <si>
     <t>Enlace a informes de evaluación</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
+    <t>Septiembre</t>
+  </si>
+  <si>
+    <t>Difusión de Actividades</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Servicio de impresión de material gráfico para difusión </t>
+  </si>
+  <si>
+    <t>pesos</t>
+  </si>
+  <si>
+    <t>8589286</t>
+  </si>
+  <si>
+    <t>NO</t>
+  </si>
+  <si>
+    <t>No Aplica</t>
+  </si>
+  <si>
+    <t>GRUPO AG PUBLICIDAD LTDA.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">76.130.993-5
+</t>
+  </si>
+  <si>
+    <t>Sin Información</t>
+  </si>
+  <si>
+    <t>Decreto de Pago N°5393</t>
+  </si>
+  <si>
+    <t>09-09-2026</t>
+  </si>
+  <si>
+    <t>Por servivio de impresión de material gráfico para difusión mes de agosto de 2026</t>
+  </si>
+  <si>
+    <t>Agosto</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Avisos Publicacion 
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> publicidad en diario de circulación nacional
+</t>
+  </si>
+  <si>
+    <t>1153606</t>
+  </si>
+  <si>
+    <t xml:space="preserve">COMERCIALIZADORA GC S.A.
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">76.058.347-2
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DECRETO DE PAGO
+</t>
+  </si>
+  <si>
+    <t>5059</t>
+  </si>
+  <si>
+    <t>27-08-2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Por servicio de avisaje publicitario en página web latercera.com 
+</t>
+  </si>
+  <si>
+    <t>1750000</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RETARGET SPA
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">76.332.966-6
+</t>
+  </si>
+  <si>
+    <t>5062</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Por servicio de monitoreo y análisis de medios durante el mes de Julio del 2026
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Definición de pauta informativa diaria nacional
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Definición de pauta informativa diaria nacional a ejecutar por la Dirección de comunicaciones
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">pesos
+</t>
+  </si>
+  <si>
+    <t>250000</t>
+  </si>
+  <si>
+    <t>MEDIABANCO SPA LITORALPRESS</t>
+  </si>
+  <si>
+    <t>76.429.384-3</t>
+  </si>
+  <si>
+    <t>5063</t>
+  </si>
+  <si>
+    <t>Por servicio de pauta informativa diaria nacional correspondiente al mes de julio de 2026.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Publicacion Diario Oficial
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">publicidad en diario oficial
+</t>
+  </si>
+  <si>
+    <t>69400</t>
+  </si>
+  <si>
+    <t>SUBSECRETARIA DEL INTERIOR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">60.501.000-8
+</t>
+  </si>
+  <si>
+    <t>|</t>
+  </si>
+  <si>
+    <t>4902</t>
+  </si>
+  <si>
+    <t>20-08-2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Publicación en Diario Oficial de Decreto Alcaldicio
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">publicidad en diario de circulación nacional
+</t>
+  </si>
+  <si>
+    <t>3808000</t>
+  </si>
+  <si>
+    <t>CONECTA RESEARCH S.A.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">76.393.130-7
+</t>
+  </si>
+  <si>
+    <t>DECRETO DE PAGO</t>
+  </si>
+  <si>
+    <t>4899</t>
+  </si>
+  <si>
+    <t>19-08-2026</t>
+  </si>
+  <si>
+    <t>por remisión de fondos embargados según juzgado de cobranza judicial y previsional de santiago</t>
+  </si>
+  <si>
     <t>JULIO</t>
   </si>
   <si>
     <t>Definición de pauta informativa diaria nacional</t>
   </si>
   <si>
     <t>Definición de pauta informativa diaria nacional a ejecutar por la Dirección de comunicaciones</t>
   </si>
   <si>
     <t>Pesos</t>
   </si>
   <si>
-    <t>250000</t>
-[...7 lines deleted...]
-  <si>
     <t>AGENCIA EFE S.A.</t>
   </si>
   <si>
     <t>93.619.000-6</t>
   </si>
   <si>
-    <t>Sin Información</t>
-[...4 lines deleted...]
-  <si>
     <t>4325</t>
   </si>
   <si>
     <t>24-07-2026</t>
   </si>
   <si>
     <t>Servicio pauta informativa Dirección de Comunicaciones mes de Junio de 2026</t>
   </si>
   <si>
     <t xml:space="preserve">Avisos Publicacion </t>
   </si>
   <si>
     <t xml:space="preserve"> publicidad en diario de circulación nacional</t>
   </si>
   <si>
     <t>8168774</t>
   </si>
   <si>
-    <t>CONECTA RESEARCH S.A.</t>
-[...1 lines deleted...]
-  <si>
     <t>76.393.130-7</t>
   </si>
   <si>
     <t>DECRETO EXENTO</t>
   </si>
   <si>
     <t>4364</t>
   </si>
   <si>
     <t>22-07-2026</t>
   </si>
   <si>
     <t>por servicio de monitoreo y analisis de medios, durante el mes de Junio del 2026</t>
   </si>
   <si>
     <t>Julio</t>
   </si>
   <si>
     <t>52049</t>
   </si>
   <si>
-    <t>SUBSECRETARIA DEL INTERIOR</t>
-[...1 lines deleted...]
-  <si>
     <t>60.501.000-8</t>
   </si>
   <si>
     <t>4051</t>
   </si>
   <si>
     <t>09-07-2026</t>
   </si>
   <si>
     <t>Publicación en Diario Oficial de Decreto Alcaldicio</t>
   </si>
   <si>
+    <t>JUNIO</t>
+  </si>
+  <si>
+    <t>1191919</t>
+  </si>
+  <si>
+    <t>LITORAL PRESS MEDIA DE INFORMACION S.A.</t>
+  </si>
+  <si>
+    <t>96.903.430-1</t>
+  </si>
+  <si>
+    <t>3268</t>
+  </si>
+  <si>
+    <t>12-06-2026</t>
+  </si>
+  <si>
+    <t>Por servicio de monitoreo y análisis de medios durante el mes de mayo del 2026</t>
+  </si>
+  <si>
     <t>Junio</t>
   </si>
   <si>
-    <t>pesos</t>
-[...1 lines deleted...]
-  <si>
     <t>1606500</t>
   </si>
   <si>
-    <t>No</t>
-[...25 lines deleted...]
-  <si>
     <t>RETARGET SPA</t>
   </si>
   <si>
     <t>76.332.966-6</t>
   </si>
   <si>
     <t>3284</t>
   </si>
   <si>
     <t>05-06-2026</t>
   </si>
   <si>
     <t>Por servicio de monitoreo y análisis de medios durante el mes de abril del 2026</t>
   </si>
   <si>
     <t>Mayo</t>
   </si>
   <si>
     <t>Publicacion Diario Oficial</t>
   </si>
   <si>
     <t>publicidad en diario oficial</t>
   </si>
   <si>
     <t xml:space="preserve">Pesos
 </t>
   </si>
   <si>
     <t>107569</t>
   </si>
   <si>
     <t>2964</t>
   </si>
   <si>
     <t>22-05-2026</t>
   </si>
   <si>
     <t>Febrero</t>
   </si>
   <si>
     <t>200000</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
     <t>27-02-2026</t>
   </si>
   <si>
     <t>Servicio pauta informativa Dirección de Comunicaciones mes de Enero de 2026</t>
+  </si>
+  <si>
+    <t>Licitación Pública</t>
+  </si>
+  <si>
+    <t>02-02-2026</t>
+  </si>
+  <si>
+    <t>31-01-2028</t>
+  </si>
+  <si>
+    <t>Decreto Exento</t>
+  </si>
+  <si>
+    <t>141</t>
+  </si>
+  <si>
+    <t xml:space="preserve">por servicio de monitoreo y analisis de medios, durante los meses de Junio y Julio del 2026. 
+Decreto de Pago N°5390 de fecha 14-09-2026</t>
   </si>
   <si>
     <t>Enero</t>
   </si>
   <si>
     <t>16777</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>26-01-2026</t>
   </si>
   <si>
     <t>400000</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>22-01-2026</t>
   </si>
   <si>
     <t>Servicio pauta informativa Dirección de Comunicaciones meses de noviembre y diciembre de 2025</t>
   </si>
@@ -335,51 +505,51 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:X11"/>
+  <dimension ref="A1:X18"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
@@ -468,77 +638,77 @@
       <c r="J2" s="0" t="s">
         <v>31</v>
       </c>
       <c r="K2" s="0" t="s">
         <v>32</v>
       </c>
       <c r="L2" s="0" t="s">
         <v>33</v>
       </c>
       <c r="M2" s="0" t="s">
         <v>34</v>
       </c>
       <c r="N2" s="0" t="s">
         <v>34</v>
       </c>
       <c r="O2" s="0" t="s">
         <v>34</v>
       </c>
       <c r="P2" s="0" t="s">
         <v>35</v>
       </c>
       <c r="Q2" s="0" t="s">
         <v>34</v>
       </c>
       <c r="R2" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="S2" s="0" t="s">
         <v>36</v>
       </c>
-      <c r="S2" s="0" t="s">
+      <c r="T2" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="U2" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="V2" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="W2" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="X2" s="0" t="s">
         <v>37</v>
-      </c>
-[...13 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>24</v>
       </c>
       <c r="B3" s="0" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>39</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>28</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>41</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>30</v>
       </c>
       <c r="H3" s="0" t="s">
         <v>31</v>
       </c>
       <c r="I3" s="0" t="s">
         <v>31</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>31</v>
       </c>
@@ -568,616 +738,1131 @@
       </c>
       <c r="S3" s="0" t="s">
         <v>46</v>
       </c>
       <c r="T3" s="0" t="s">
         <v>34</v>
       </c>
       <c r="U3" s="0" t="s">
         <v>34</v>
       </c>
       <c r="V3" s="0" t="s">
         <v>34</v>
       </c>
       <c r="W3" s="0" t="s">
         <v>34</v>
       </c>
       <c r="X3" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>24</v>
       </c>
       <c r="B4" s="0" t="s">
-        <v>48</v>
+        <v>38</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>39</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>28</v>
       </c>
       <c r="F4" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="G4" s="0" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="H4" s="0" t="s">
         <v>31</v>
       </c>
       <c r="I4" s="0" t="s">
         <v>31</v>
       </c>
       <c r="J4" s="0" t="s">
         <v>31</v>
       </c>
       <c r="K4" s="0" t="s">
         <v>50</v>
       </c>
       <c r="L4" s="0" t="s">
         <v>51</v>
       </c>
       <c r="M4" s="0" t="s">
         <v>34</v>
       </c>
       <c r="N4" s="0" t="s">
         <v>34</v>
       </c>
       <c r="O4" s="0" t="s">
         <v>34</v>
       </c>
       <c r="P4" s="0" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="Q4" s="0" t="s">
         <v>34</v>
       </c>
       <c r="R4" s="0" t="s">
         <v>52</v>
       </c>
       <c r="S4" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="T4" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="U4" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="V4" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="W4" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="X4" s="0" t="s">
         <v>53</v>
-      </c>
-[...13 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>24</v>
       </c>
       <c r="B5" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="C5" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="D5" s="0" t="s">
         <v>55</v>
-      </c>
-[...4 lines deleted...]
-        <v>40</v>
       </c>
       <c r="E5" s="0" t="s">
         <v>56</v>
       </c>
       <c r="F5" s="0" t="s">
         <v>57</v>
       </c>
       <c r="G5" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="H5" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="I5" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="J5" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="K5" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="H5" s="0" t="s">
-[...8 lines deleted...]
-      <c r="K5" s="0" t="s">
+      <c r="L5" s="0" t="s">
         <v>59</v>
       </c>
-      <c r="L5" s="0" t="s">
+      <c r="M5" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="N5" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="O5" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="P5" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q5" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="R5" s="0" t="s">
         <v>60</v>
       </c>
-      <c r="M5" s="0" t="s">
-[...14 lines deleted...]
-      <c r="R5" s="0" t="s">
+      <c r="S5" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="T5" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="U5" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="V5" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="W5" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="X5" s="0" t="s">
         <v>61</v>
-      </c>
-[...16 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>24</v>
       </c>
       <c r="B6" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="C6" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="D6" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E6" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="F6" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="C6" s="0" t="s">
-[...8 lines deleted...]
-      <c r="F6" s="0" t="s">
+      <c r="G6" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="H6" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="I6" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="J6" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="K6" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="G6" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="L6" s="0" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="M6" s="0" t="s">
         <v>34</v>
       </c>
       <c r="N6" s="0" t="s">
         <v>34</v>
       </c>
       <c r="O6" s="0" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="0" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="Q6" s="0" t="s">
-        <v>34</v>
+        <v>67</v>
       </c>
       <c r="R6" s="0" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="S6" s="0" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="T6" s="0" t="s">
         <v>34</v>
       </c>
       <c r="U6" s="0" t="s">
         <v>34</v>
       </c>
       <c r="V6" s="0" t="s">
         <v>34</v>
       </c>
       <c r="W6" s="0" t="s">
         <v>34</v>
       </c>
       <c r="X6" s="0" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>24</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>64</v>
+        <v>38</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>39</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>40</v>
+        <v>71</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>28</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>58</v>
+        <v>30</v>
       </c>
       <c r="H7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="I7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="K7" s="0" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="L7" s="0" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="M7" s="0" t="s">
         <v>34</v>
       </c>
       <c r="N7" s="0" t="s">
         <v>34</v>
       </c>
       <c r="O7" s="0" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="0" t="s">
-        <v>35</v>
+        <v>75</v>
       </c>
       <c r="Q7" s="0" t="s">
         <v>34</v>
       </c>
       <c r="R7" s="0" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="S7" s="0" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="T7" s="0" t="s">
         <v>34</v>
       </c>
       <c r="U7" s="0" t="s">
         <v>34</v>
       </c>
       <c r="V7" s="0" t="s">
         <v>34</v>
       </c>
       <c r="W7" s="0" t="s">
         <v>34</v>
       </c>
       <c r="X7" s="0" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>24</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>74</v>
+        <v>81</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F8" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="G8" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="H8" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="I8" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="J8" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="K8" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="L8" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="M8" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="N8" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="O8" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="P8" s="0" t="s">
         <v>75</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="Q8" s="0" t="s">
         <v>34</v>
       </c>
       <c r="R8" s="0" t="s">
-        <v>77</v>
+        <v>85</v>
       </c>
       <c r="S8" s="0" t="s">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="T8" s="0" t="s">
         <v>34</v>
       </c>
       <c r="U8" s="0" t="s">
         <v>34</v>
       </c>
       <c r="V8" s="0" t="s">
         <v>34</v>
       </c>
       <c r="W8" s="0" t="s">
         <v>34</v>
       </c>
       <c r="X8" s="0" t="s">
-        <v>54</v>
+        <v>87</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>79</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>26</v>
+        <v>88</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>27</v>
+        <v>89</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>28</v>
+        <v>82</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>80</v>
+        <v>90</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>58</v>
+        <v>30</v>
       </c>
       <c r="H9" s="0" t="s">
         <v>31</v>
       </c>
       <c r="I9" s="0" t="s">
         <v>31</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>31</v>
       </c>
       <c r="K9" s="0" t="s">
-        <v>32</v>
+        <v>73</v>
       </c>
       <c r="L9" s="0" t="s">
-        <v>33</v>
+        <v>91</v>
       </c>
       <c r="M9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="N9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="O9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="0" t="s">
-        <v>35</v>
+        <v>92</v>
       </c>
       <c r="Q9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="R9" s="0" t="s">
-        <v>81</v>
+        <v>93</v>
       </c>
       <c r="S9" s="0" t="s">
-        <v>82</v>
+        <v>94</v>
       </c>
       <c r="T9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="U9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="V9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="W9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="X9" s="0" t="s">
-        <v>83</v>
+        <v>95</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>84</v>
+        <v>96</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>73</v>
+        <v>88</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>74</v>
+        <v>89</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>56</v>
+        <v>82</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>85</v>
+        <v>97</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>58</v>
+        <v>30</v>
       </c>
       <c r="H10" s="0" t="s">
         <v>31</v>
       </c>
       <c r="I10" s="0" t="s">
         <v>31</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>31</v>
       </c>
       <c r="K10" s="0" t="s">
-        <v>50</v>
+        <v>65</v>
       </c>
       <c r="L10" s="0" t="s">
-        <v>51</v>
+        <v>98</v>
       </c>
       <c r="M10" s="0" t="s">
         <v>34</v>
       </c>
       <c r="N10" s="0" t="s">
         <v>34</v>
       </c>
       <c r="O10" s="0" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="0" t="s">
-        <v>35</v>
+        <v>75</v>
       </c>
       <c r="Q10" s="0" t="s">
         <v>34</v>
       </c>
       <c r="R10" s="0" t="s">
-        <v>86</v>
+        <v>99</v>
       </c>
       <c r="S10" s="0" t="s">
-        <v>87</v>
+        <v>100</v>
       </c>
       <c r="T10" s="0" t="s">
         <v>34</v>
       </c>
       <c r="U10" s="0" t="s">
         <v>34</v>
       </c>
       <c r="V10" s="0" t="s">
         <v>34</v>
       </c>
       <c r="W10" s="0" t="s">
         <v>34</v>
       </c>
       <c r="X10" s="0" t="s">
-        <v>54</v>
+        <v>101</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="C11" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="D11" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E11" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="F11" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="G11" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="H11" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="I11" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="J11" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="K11" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="L11" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="M11" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="N11" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="O11" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="P11" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="Q11" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="R11" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="S11" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="T11" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="U11" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="V11" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="W11" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="X11" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="B12" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="D12" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E12" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="F12" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="G12" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="H12" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="I12" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="J12" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="K12" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="L12" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="M12" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="N12" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="O12" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="P12" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="Q12" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="R12" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="S12" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="T12" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="U12" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="V12" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="W12" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="X12" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="B13" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="C13" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="D13" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="G13" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="H13" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="I13" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="J13" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="K13" s="0" t="s">
+        <v>111</v>
+      </c>
+      <c r="L13" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="M13" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="N13" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="O13" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="P13" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="Q13" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="R13" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="S13" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="T13" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="U13" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="V13" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="W13" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="X13" s="0" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="B14" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="C14" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="D14" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="E14" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="F14" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="G14" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="H14" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="I14" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="J14" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="K14" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="L14" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="M14" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="N14" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="O14" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="P14" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="Q14" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="R14" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="S14" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="T14" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="U14" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="V14" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="W14" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="X14" s="0" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="B15" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C15" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="D15" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F15" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="G15" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="H15" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="I15" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="J15" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="K15" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="L15" s="0" t="s">
         <v>84</v>
       </c>
-      <c r="C11" s="0" t="s">
-[...8 lines deleted...]
-      <c r="F11" s="0" t="s">
+      <c r="M15" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="N15" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="O15" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="P15" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="Q15" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="R15" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="S15" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="T15" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="U15" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="V15" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="W15" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="X15" s="0" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="B16" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="C16" s="0" t="s">
         <v>88</v>
       </c>
-      <c r="G11" s="0" t="s">
-[...32 lines deleted...]
-      <c r="R11" s="0" t="s">
+      <c r="D16" s="0" t="s">
         <v>89</v>
       </c>
-      <c r="S11" s="0" t="s">
-[...15 lines deleted...]
-        <v>91</v>
+      <c r="E16" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="F16" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="G16" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="H16" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="I16" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="J16" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="K16" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="L16" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="M16" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="N16" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="O16" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="Q16" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="R16" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="S16" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="T16" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="U16" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="V16" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="W16" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="X16" s="0" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="B17" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="C17" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="D17" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="E17" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="F17" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="G17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="H17" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="I17" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="J17" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="K17" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="L17" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="M17" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="N17" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="O17" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="P17" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="Q17" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="R17" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="S17" s="0" t="s">
+        <v>137</v>
+      </c>
+      <c r="T17" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="U17" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="V17" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="W17" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="X17" s="0" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="B18" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="C18" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="D18" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="H18" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="I18" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="J18" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="K18" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="L18" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="M18" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="N18" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="O18" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="P18" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="Q18" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="R18" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="S18" s="0" t="s">
+        <v>140</v>
+      </c>
+      <c r="T18" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="U18" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="V18" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="W18" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="X18" s="0" t="s">
+        <v>141</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>