--- v0 (2026-05-30)
+++ v1 (2026-10-12)
@@ -4,162 +4,335 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="hoja_1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="91" uniqueCount="91">
   <si>
     <t>Año</t>
   </si>
   <si>
     <t>Mes</t>
   </si>
   <si>
     <t>Denominación del gasto</t>
   </si>
   <si>
     <t>Nombre proveedor</t>
   </si>
   <si>
     <t>Primer apellido proveedor</t>
   </si>
   <si>
     <t>Segundo apellido proveedor</t>
   </si>
   <si>
     <t>Razón social proveedor</t>
   </si>
   <si>
     <t>Rut proveedor</t>
   </si>
   <si>
     <t>Tipo de medio</t>
   </si>
   <si>
     <t>Pertenece a holding con glomerado cadena</t>
   </si>
   <si>
     <t>Identificación territorial</t>
   </si>
   <si>
     <t>Unidad monetaria</t>
   </si>
   <si>
     <t>Monto total del gasto</t>
   </si>
   <si>
     <t>Imputación</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
+    <t>Agosto</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Avisos Publicacion 
+</t>
+  </si>
+  <si>
+    <t>No Aplica</t>
+  </si>
+  <si>
+    <t xml:space="preserve">COMERCIALIZADORA GC S.A.
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">76.058.347-2
+</t>
+  </si>
+  <si>
+    <t>Digital</t>
+  </si>
+  <si>
+    <t>NO</t>
+  </si>
+  <si>
+    <t>Nacional</t>
+  </si>
+  <si>
+    <t>Pesos</t>
+  </si>
+  <si>
+    <t>1153606</t>
+  </si>
+  <si>
+    <t xml:space="preserve">subtítulo 22 ítem 07 Publicidad y Difusión
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Por servicio de avisaje publicitario en página web latercera.com 
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Definición de pauta informativa diaria nacional
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MEDIABANCO SPA LITORALPRESS MEDIA DE INFORMACION S.A. 
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">76.429.384-3
+</t>
+  </si>
+  <si>
+    <t>250000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Por servicio de pauta informativa diaria nacional correspondiente al mes de julio de 2026.
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RETARGET SPA
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">76.332.966-6
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nacional
+</t>
+  </si>
+  <si>
+    <t>1750000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Por servicio de monitoreo y análisis de medios durante el mes de Julio del 2026
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Publicacion Diario Oficial
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SUBSECRETARIA DEL INTERIOR
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">60.501.000-8
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Digital
+</t>
+  </si>
+  <si>
+    <t>69400</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Publicación en Diario Oficial de Decreto Alcaldicio
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CONECTA RESEARCH S.A.
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">76.393.130-7
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pesos
+</t>
+  </si>
+  <si>
+    <t>3808000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">por remisión de fondos embargados según juzgado de cobranza judicial y previsional de santiago
+</t>
+  </si>
+  <si>
+    <t>Julio</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Avisos Publicacion </t>
+  </si>
+  <si>
+    <t>CONECTA RESEARCH S.A.</t>
+  </si>
+  <si>
+    <t>76.393.130-7</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>8168774</t>
+  </si>
+  <si>
+    <t>subtítulo 22 ítem 07 Publicidad y Difusión</t>
+  </si>
+  <si>
+    <t>servicio de publicidad, correspondiente al mes de Junio 2026</t>
+  </si>
+  <si>
+    <t>Definición de pauta informativa diaria nacional</t>
+  </si>
+  <si>
+    <t>AGENCIA EFE S.A.</t>
+  </si>
+  <si>
+    <t>93.619.000-6</t>
+  </si>
+  <si>
+    <t>por servicio de pauta informativa diaria nacional para direccion de comunicaciones mes de Junio de 2026</t>
+  </si>
+  <si>
+    <t>Publicacion Diario Oficial</t>
+  </si>
+  <si>
+    <t>SUBSECRETARIA DEL INTERIOR</t>
+  </si>
+  <si>
+    <t>60.501.000-8</t>
+  </si>
+  <si>
+    <t>52049</t>
+  </si>
+  <si>
+    <t>Publicación en Diario Oficial de Decreto Alcaldicio</t>
+  </si>
+  <si>
+    <t>Junio</t>
+  </si>
+  <si>
+    <t>RETARGET SPA</t>
+  </si>
+  <si>
+    <t>76.332.966-6</t>
+  </si>
+  <si>
+    <t>Por servicio de monitoreo y análisis de medios durante el mes de abril del 2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LITORAL PRESS MEDIA DE INFORMACION S.A.
+</t>
+  </si>
+  <si>
+    <t>96.903.430-1</t>
+  </si>
+  <si>
+    <t>Escrito</t>
+  </si>
+  <si>
+    <t>1191919</t>
+  </si>
+  <si>
+    <t>Por servicio de monitoreo y análisis de medios durante el mes de mayo del 2026</t>
+  </si>
+  <si>
+    <t>JUNIO</t>
+  </si>
+  <si>
+    <t>LITORAL PRESS MEDIA DE INFORMACION S.A.</t>
+  </si>
+  <si>
+    <t>1606500</t>
+  </si>
+  <si>
+    <t>Mayo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">no 
+</t>
+  </si>
+  <si>
+    <t>107569</t>
+  </si>
+  <si>
     <t>Febrero</t>
   </si>
   <si>
-    <t>Definición de pauta informativa diaria nacional</t>
-[...23 lines deleted...]
-  <si>
     <t>200000</t>
   </si>
   <si>
-    <t>subtítulo 22 ítem 07 Publicidad y Difusión</t>
-[...1 lines deleted...]
-  <si>
     <t>por servicio de pauta informativa diaria nacional para direccion de comunicaciones mes de Enero de 2026</t>
   </si>
   <si>
     <t>ENERO</t>
   </si>
   <si>
-    <t>Publicacion Diario Oficial</t>
-[...10 lines deleted...]
-  <si>
     <t>PESOS</t>
   </si>
   <si>
     <t>16777</t>
-  </si>
-[...4 lines deleted...]
-    <t>Digital</t>
   </si>
   <si>
     <t>no</t>
   </si>
   <si>
     <t>pesos</t>
   </si>
   <si>
     <t>400000</t>
   </si>
   <si>
     <t>por servicio de pauta informativa diaria nacional para direccion de comunicaciones mes de Noviembre y diciembre de 2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
@@ -182,51 +355,51 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:O4"/>
+  <dimension ref="A1:O16"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
@@ -287,118 +460,682 @@
       </c>
       <c r="J2" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K2" s="0" t="s">
         <v>23</v>
       </c>
       <c r="L2" s="0" t="s">
         <v>24</v>
       </c>
       <c r="M2" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N2" s="0" t="s">
         <v>26</v>
       </c>
       <c r="O2" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="B3" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="C3" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="C3" s="0" t="s">
+      <c r="D3" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E3" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="F3" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G3" s="0" t="s">
         <v>29</v>
       </c>
-      <c r="D3" s="0" t="s">
-[...8 lines deleted...]
-      <c r="G3" s="0" t="s">
+      <c r="H3" s="0" t="s">
         <v>30</v>
       </c>
-      <c r="H3" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I3" s="0" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K3" s="0" t="s">
         <v>23</v>
       </c>
       <c r="L3" s="0" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="M3" s="0" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="N3" s="0" t="s">
         <v>26</v>
       </c>
       <c r="O3" s="0" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>15</v>
       </c>
       <c r="B4" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>17</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="F4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="H4" s="0" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="I4" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="J4" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="K4" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="L4" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="M4" s="0" t="s">
         <v>36</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
       <c r="N4" s="0" t="s">
         <v>26</v>
       </c>
       <c r="O4" s="0" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="C5" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="D5" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G5" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="H5" s="0" t="s">
         <v>40</v>
+      </c>
+      <c r="I5" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="J5" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="K5" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="L5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="M5" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="N5" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="O5" s="0" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B6" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="C6" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="D6" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E6" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="F6" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G6" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="H6" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="I6" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="J6" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="K6" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="L6" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="M6" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="N6" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="O6" s="0" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B7" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="C7" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="D7" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E7" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="F7" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G7" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="H7" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="I7" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="J7" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="K7" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="L7" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="M7" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="N7" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="O7" s="0" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B8" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="C8" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="D8" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E8" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G8" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="H8" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="I8" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="J8" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="K8" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="L8" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="M8" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="N8" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="O8" s="0" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B9" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="C9" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="D9" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E9" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="F9" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="H9" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="I9" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="J9" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="K9" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="L9" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="M9" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="N9" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="O9" s="0" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B10" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="C10" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="D10" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E10" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="F10" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="H10" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I10" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="J10" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="K10" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="L10" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="M10" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="N10" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="O10" s="0" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B11" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="C11" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="D11" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E11" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="F11" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G11" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="H11" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="I11" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="J11" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="K11" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="L11" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="M11" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="N11" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="O11" s="0" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B12" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="D12" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E12" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="F12" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G12" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="H12" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="I12" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="J12" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="K12" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="L12" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="M12" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="N12" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="O12" s="0" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B13" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="C13" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="D13" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="F13" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G13" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="H13" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="I13" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="J13" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="K13" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="L13" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="M13" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="N13" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="O13" s="0" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B14" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="C14" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="D14" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E14" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="F14" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G14" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="H14" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="I14" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="J14" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="K14" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="L14" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="M14" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="N14" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="O14" s="0" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B15" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="C15" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="D15" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="F15" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G15" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="H15" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="I15" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="J15" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="K15" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="L15" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="M15" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="N15" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="O15" s="0" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B16" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="C16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="D16" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E16" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="F16" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G16" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="H16" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="I16" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="J16" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="K16" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="L16" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="M16" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="N16" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="O16" s="0" t="s">
+        <v>90</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>