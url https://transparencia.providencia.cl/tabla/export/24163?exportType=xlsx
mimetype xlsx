--- v0 (2026-05-07)
+++ v1 (2026-08-11)
@@ -4,59 +4,104 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="hoja_1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="15">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="30">
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Enlace</t>
+  </si>
+  <si>
+    <t>Apruébase la octava Actualización del PLAN ANUAL DE COMPRAS DE LA MUNICIPALIDAD DE PROVIDENCIA 2026.</t>
+  </si>
+  <si>
+    <t>23-07-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=z6OXSkeiCMB7MyxAGlK1fA%3D%3D</t>
+  </si>
+  <si>
+    <t>Apruébase la séptima Actualización del PLAN ANUAL DE COMPRAS DE LA MUNICIPALIDAD DE PROVIDENCIA 2026.</t>
+  </si>
+  <si>
+    <t>02-07-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=uA411TVCg6gM42nndxzbvQ%3D%3D</t>
+  </si>
+  <si>
+    <t>Apruébase la sexta Actualización del PLAN ANUAL DE COMPRAS DE LA MUNICIPALIDAD DE PROVIDENCIA 2026.</t>
+  </si>
+  <si>
+    <t>01-06-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=pILdaWgP%2FytrYzQ12%2FjxRw%3D%3D</t>
+  </si>
+  <si>
+    <t>Apruébase la quinta Actualización del PLAN ANUAL DE COMPRAS DE LA MUNICIPALIDAD DE PROVIDENCIA 2026.</t>
+  </si>
+  <si>
+    <t>28-04-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=ExDLU1zJyPFd2eRzXfhqYA%3D%3D</t>
+  </si>
+  <si>
+    <t>Apruébase la cuarta Actualización del PLAN ANUAL DE COMPRAS DE LA MUNICIPALIDAD DE PROVIDENCIA 2026.</t>
+  </si>
+  <si>
+    <t>23-03-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=UCYd%2FOEJFj%2Brf8zlwbRMqA%3D%3D</t>
   </si>
   <si>
     <t>Apruébase la tercera Actualización del PLAN ANUAL DE COMPRAS DE LA MUNICIPALIDAD DE PROVIDENCIA 2026.</t>
   </si>
   <si>
     <t>27-02-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=WgTsaYQo0I3apTSZ3EaChA%3D%3D</t>
   </si>
   <si>
     <t xml:space="preserve">Apruébase la segunda Actualización del PLAN ANUAL DE COMPRAS DE LA MUNICIPALIDAD DE
 PROVIDENCIA 2026.</t>
   </si>
   <si>
     <t>16-02-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=Wj9kV4JAFkV%2FlAZ1xSQy8w%3D%3D</t>
   </si>
   <si>
     <t>Apruebase la primera actualización del PLAN ANUAL DE COMPRAS DE LAS MUNICIPALIDAD DE PROVIDENCIA 2026.</t>
   </si>
   <si>
     <t>02-02-2026</t>
@@ -104,51 +149,51 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C5"/>
+  <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>5</v>
@@ -165,29 +210,84 @@
         <v>8</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>9</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>10</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>14</v>
       </c>
     </row>
+    <row r="6">
+      <c r="A6" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B6" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="C6" s="0" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="B7" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="C7" s="0" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="B8" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="C8" s="0" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="B9" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="C9" s="0" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="B10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="C10" s="0" t="s">
+        <v>29</v>
+      </c>
+    </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>