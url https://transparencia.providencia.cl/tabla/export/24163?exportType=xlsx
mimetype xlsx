--- v1 (2026-08-11)
+++ v2 (2026-10-23)
@@ -4,59 +4,77 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="hoja_1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="36">
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Enlace</t>
+  </si>
+  <si>
+    <t>Apruébase la Novena Actualización del PLAN ANUAL DE COMPRAS DE LA MUNICIPALIDAD DE PROVIDENCIA 2026.</t>
+  </si>
+  <si>
+    <t>22-09-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=fwq9xqa7%2F9mdPF6gqEljoA%3D%3D</t>
+  </si>
+  <si>
+    <t>Apruébase la DÉCIMA Actualización del PLAN ANUAL DE COMPRAS DE LA MUNICIPALIDAD DE PROVIDENCIA 2026.</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=Jz04qV2v6WUTlcs%2BtYLaEA%3D%3D</t>
+  </si>
+  <si>
+    <t>04-08-2026</t>
   </si>
   <si>
     <t>Apruébase la octava Actualización del PLAN ANUAL DE COMPRAS DE LA MUNICIPALIDAD DE PROVIDENCIA 2026.</t>
   </si>
   <si>
     <t>23-07-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=z6OXSkeiCMB7MyxAGlK1fA%3D%3D</t>
   </si>
   <si>
     <t>Apruébase la séptima Actualización del PLAN ANUAL DE COMPRAS DE LA MUNICIPALIDAD DE PROVIDENCIA 2026.</t>
   </si>
   <si>
     <t>02-07-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=uA411TVCg6gM42nndxzbvQ%3D%3D</t>
   </si>
   <si>
     <t>Apruébase la sexta Actualización del PLAN ANUAL DE COMPRAS DE LA MUNICIPALIDAD DE PROVIDENCIA 2026.</t>
   </si>
   <si>
     <t>01-06-2026</t>
   </si>
@@ -149,145 +167,178 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C10"/>
+  <dimension ref="A1:C13"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B3" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3" s="0" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>8</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="C4" s="0" t="s">
-        <v>11</v>
+        <v>5</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="C5" s="0" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="B10" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="C10" s="0" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="0" t="s">
         <v>27</v>
       </c>
-      <c r="B10" s="0" t="s">
+      <c r="B11" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="C10" s="0" t="s">
+      <c r="C11" s="0" t="s">
         <v>29</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="B12" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="B13" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="C13" s="0" t="s">
+        <v>35</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>