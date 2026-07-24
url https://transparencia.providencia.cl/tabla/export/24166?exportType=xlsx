--- v0 (2026-05-25)
+++ v1 (2026-07-24)
@@ -4,239 +4,374 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="hoja_1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="107" uniqueCount="107">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="151" uniqueCount="151">
   <si>
     <t>Año</t>
   </si>
   <si>
     <t>Mes</t>
   </si>
   <si>
     <t>Tipo de acto</t>
   </si>
   <si>
     <t>Denominación acto</t>
   </si>
   <si>
     <t>Número acto</t>
   </si>
   <si>
     <t>Fecha acto</t>
   </si>
   <si>
     <t>Fecha de publicación en el DO o fecha de Publicidad</t>
   </si>
   <si>
     <t>Indicación del medio y forma de publicidad</t>
   </si>
   <si>
     <t>Tiene efectos generales</t>
   </si>
   <si>
     <t xml:space="preserve">Fecha última actualizacíón (dd/mm/aaaa), si corresponde a actos y resoluciones con efectos generales   </t>
   </si>
   <si>
     <t>Breve descripción del objeto del acto</t>
   </si>
   <si>
     <t>Enlace a la publicación o archivo correspondiente</t>
   </si>
   <si>
     <t>Enlace a la modificación o archivo correspondiente</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
+    <t xml:space="preserve">Junio </t>
+  </si>
+  <si>
+    <t>Decreto</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decreto Exento </t>
+  </si>
+  <si>
+    <t>1046</t>
+  </si>
+  <si>
+    <t>26-06-2026</t>
+  </si>
+  <si>
+    <t>26.06.2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">En Portal de Transparencia </t>
+  </si>
+  <si>
+    <t xml:space="preserve">NO </t>
+  </si>
+  <si>
+    <t>Sin información</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Autorízase a la DIRECCIÓN DE BARRIOS Y PATRIMONIO, para realizar la actividad masiva "LUDOCRÓNICAS ORGULLO", el día 04 de julio de 2026, desde las 11:00 hasta las 18:00 hrs, en el CAFÉ LITERARIO PARQUE BALMACEDA, ubicado en Avda. Providencia N°410, la cual tiene como principal objetivo promover el uso de espacios públicos, con la programación de actividades culturales y recreativas. Jornada dedicada a juegos de mesa, rol, cartas y videojuegos, de participación abierta y con demostraciones orientadasa promoverla experiencia de juego entre los asistentes y que además contará con los siguientes participantes:  </t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=%2FQetp6mGSYwKvYq9hjnUig%3D%3D</t>
+  </si>
+  <si>
+    <t>Sin modificación</t>
+  </si>
+  <si>
+    <t>jUNIO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decreto </t>
+  </si>
+  <si>
+    <t>Decreto Exento</t>
+  </si>
+  <si>
+    <t>1045</t>
+  </si>
+  <si>
+    <t>En Portal de Transparencia</t>
+  </si>
+  <si>
+    <t>NO</t>
+  </si>
+  <si>
+    <t>Autorízase a la Dirección de Barrios y Patrimonio, para realizar la actividad masiva "FERIA HARY EDICION LITERARIA" el día 27 de junio de 2026, desde las 11:00 a las 18:00 hoas, en el PARQUE BALMACEDA.</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=tNPCbkxs3jXBpBHpAXTQVA%3D%3D</t>
+  </si>
+  <si>
+    <t>Junio</t>
+  </si>
+  <si>
+    <t>1038</t>
+  </si>
+  <si>
+    <t>25-06-2026</t>
+  </si>
+  <si>
+    <t>25.06.2026</t>
+  </si>
+  <si>
+    <t>Autorizase a la sociedad STUDIO LIBROS SPA, RUT N° 77.643.627-5, la venta de libros en la actividad ¿UMBRAL LITERARIO ¿ CONVERSATORIO: EL ARTE DE ESCRIBIR FICCIÓN¿. a realizarse en el CAFÉ LITERARIO PARQUE BUSTAMANTE, ubicado en AVDA. GENERAL BUSTAMANTE altura del 50. interior del Parque, el día 8 de julio de 2026. desde las 18:00 horas y hasta las 20:00 horas.</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=Q9ANgvgHNzSicNWkZd%2FYDg%3D%3D</t>
+  </si>
+  <si>
+    <t>953</t>
+  </si>
+  <si>
+    <t>10-06-2026</t>
+  </si>
+  <si>
+    <t>10.06.2026</t>
+  </si>
+  <si>
+    <t>Autorízase a la empresa EDITORIAL CHILENA DE MONTAÑA SPA, RUT N° 77.859.191-K, la VENTA DE LIBROS en la presentación del libro "EBERHARD MEIER. EL JOYERO DE LOS ANDES", a realizarse al interior del Café Literario Parque Bustamante, ubicado en Avda. General Bustamante Altura 50, interior del Parque , el día18 de junio de 2026.</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=gpI2jv%2FTBGkJZ1KsATR1kw%3D%3D</t>
+  </si>
+  <si>
+    <t>901</t>
+  </si>
+  <si>
+    <t>03-06-2026</t>
+  </si>
+  <si>
+    <t>03.06.2026</t>
+  </si>
+  <si>
+    <t>Autorízase a la sociedad LETRAS Y PUNTO EDITORIAL LIMITADA, RUT N°77.907.513-3 la VENTA DE LIBROS en la actividad Presentación de libros ¿UN VERANO CONMIGO¿ a realizarse al interior de la BIBLIOTECA BELLAVISTA, ubicada en calle CONSTITUCIÓN N°85.</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=381rqCxoal2W%2BfVITuz6fg%3D%3D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mayo
+</t>
+  </si>
+  <si>
+    <t>856</t>
+  </si>
+  <si>
+    <t>29-05-2026</t>
+  </si>
+  <si>
+    <t>29.05.2026</t>
+  </si>
+  <si>
+    <t>Autorízase a la sociedad COMERCIAL HYPE LIMITADA, RUT N°76.405.585-5, en conjunto con la DIRECCIÓN DE DESARROLLO LOCAL, a realizar el "Lanzamiento Expo Game 2026", instancia de networking y vinculación destinada a fortalecer el ecosistema gamer, tecnológico y e industrias creativas en Providencia.</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=nXB5yxKdpPQXRbG5b8sHrg%3D%3D</t>
+  </si>
+  <si>
+    <t>Mayo</t>
+  </si>
+  <si>
+    <t>839</t>
+  </si>
+  <si>
+    <t>28-05-2026</t>
+  </si>
+  <si>
+    <t>28.05.2026</t>
+  </si>
+  <si>
+    <t>Autorízase a la DIRECCIÓN DE BARRIOS Y PATRIMONIO, para realizar la actividad EMPORIO MONTECARMELO: ¿PATRIMONIOS VIVOS¿, los días 29, 30 y 31 de mayo de 2026, desde las 12:00 hasta las 20:00 horas, en el Centro Cultural Montecarmelo, ubicado en Avda. Bellavista N°0594.</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=SNO5xO4m4LEE4wDg%2Bdg8eA%3D%3D</t>
+  </si>
+  <si>
+    <t>817</t>
+  </si>
+  <si>
+    <t>25-05-2026</t>
+  </si>
+  <si>
+    <t>253.05.2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Autorízase a la DIRECCION DE BARRIOS Y PATRIMONIO, a través del Departamento Bibliotecas, para realizar la actividad masiva FERIA GHIBLIMANÍA, el día 30 de mayo de 2026, desde las 11 :00 horas hasta las 18:00 horas, en la calle Constitución, entre las calles Bellavista y Dardignac, la cual tiene como
+principal objetivo promover el uso de los espacios públicos, con la programación de actividades culturales y recreativas. Feria literaria inspirada en el legendario estudio japonés de animación, famoso por sus historias poéticas y visualmente mágicas. La actividad contempla la presencia de librerías y tiendas de
+artículos literarios y que contará con los siguientes participantes:</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=%2FTujj8IdPu6XjyP4cppOKw%3D%3D</t>
+  </si>
+  <si>
     <t xml:space="preserve">Abril </t>
   </si>
   <si>
-    <t>Decreto</t>
-[...4 lines deleted...]
-  <si>
     <t>601</t>
   </si>
   <si>
     <t>17-04-2026</t>
   </si>
   <si>
     <t xml:space="preserve">Autorízase a la DIRECCIÓN DE BARRIOS Y PATRIMONIO, a través del Departamento Bibliotecas, para realizar la actividad masiva BOOKISH FEST, el día 25 de abril de 2026, desde las 11:00 hasta las 18:00 horas,  en el Parque Balmaceda, la cual tiene como principal objetivo promover el uso de los espacios públicos, con la programación de actividades culturales y recreativas. Feria literaria en el marco de la reinauguración del Café Literario Parque Balmaceda y de la conmemoración del Día Internacional de Libro, Feria que contará con librerías y tiendas de artículos literarios. </t>
   </si>
   <si>
-    <t>Sin información</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Autorízase a la DIRECCIÓN DE BARRIOS Y PATRIMONIO, a través del Departamento Bibliotecas, para realizar la actividad masiva BOOKISH FEST, el día 25 de abril de 2026, desde las 11:00 hasta las 18:00 horas, en el parque Balmaceda. </t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=1mJQthQKZE6o3YOVwdlMVQ%3D%3D</t>
   </si>
   <si>
-    <t>Sin modificación</t>
-[...1 lines deleted...]
-  <si>
     <t>Abril</t>
   </si>
   <si>
-    <t xml:space="preserve">Decreto </t>
-[...4 lines deleted...]
-  <si>
     <t>537</t>
   </si>
   <si>
     <t>14-04-2026</t>
   </si>
   <si>
     <t>14.04.2026</t>
   </si>
   <si>
-    <t>En Portal de Transparencia</t>
-[...4 lines deleted...]
-  <si>
     <t>Autorízase a la sociedad MUJERES DEL PACIFICO SPA, RUT N°76.338.128-5, en conjunto con la Dirección de Desarrollo Local, una actividad enfocada en el emprendimiento femenino. Programa de formación que busca potenciar el liderazgo de mujeres emprendedoras</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=jmar2eU%2BXy4GAg23rkTB1Q%3D%3D</t>
   </si>
   <si>
+    <t>528</t>
+  </si>
+  <si>
+    <t>09-04-2026</t>
+  </si>
+  <si>
+    <t>09.04.2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Autorízase a la sociedad UNITED VISIONS SPA, RUT.N°77.7652672, en conjunto con la Dirección de Desarrollo Local, a realizar una actividad  que tiene por nomrbe WELCOME TOAST DE NERDEARLA el día 15.04.2026 de 17:00 a 21:00 hrs.</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=sJsFjlZKP1wtqT0pqjYNEg%3D%3D</t>
+  </si>
+  <si>
     <t>527</t>
   </si>
   <si>
-    <t>09-04-2026</t>
-[...4 lines deleted...]
-  <si>
     <t>Autorízase la realzacón del evento con venta de bebidas alcohólicas denominado "Vendimia Fest 2026".</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=E0N7nfKuv%2F5XZ1s0eaHf8w%3D%3D</t>
   </si>
   <si>
-    <t>528</t>
-[...10 lines deleted...]
-  <si>
     <t>Marzo</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>27-03-2026</t>
   </si>
   <si>
     <t>27.03.2026</t>
   </si>
   <si>
     <t>Autorízase a la Dirección de Barrios y Patrimonio, para realizar la actividad "FERIA FRANCOFONA", que se realizará el día sábado 28 de marzo de 2026, desde las 11:00 a las 18:00 hrs., en calle Constitución.</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=Kq6HJ54yEjKHWHM7B5hXPA%3D%3D</t>
   </si>
   <si>
+    <t>435</t>
+  </si>
+  <si>
+    <t>26-03-2026</t>
+  </si>
+  <si>
+    <t>26.03.2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Autorízase a la sociedad STUDIO LIBROS SPA, RUT N° 77.643.627-5, la venta de libros en la actividad ENCUENTRO DE ESCRITORAS  NACIONALES ROMANCE, a realizarse en el CAFÉ LITERARIO PARQUE BUSTAMANTE, ubicado en AVDA.GENERAL BUSTAMANTE altura del 50.</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=oK5TP5daGuQ7qScY5Jui1g%3D%3D</t>
+  </si>
+  <si>
+    <t>436</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Autorízase a la sociedad MARKETFACT LTDA., RUT N°76.974.790-7, en conjunto con el Departamento de Innovación, Industrias Creativas y Economía Sostenible, dependiente de la Dirección de Desarrollo Local. </t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=FqRH8Naf9wR38MMpRs3LCQ%3D%3D</t>
+  </si>
+  <si>
     <t>434</t>
   </si>
   <si>
-    <t>26-03-2026</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Autorízase a la DIRECCION DE BARRIOS  Y  PATRIMONIO, para realizar la actividad masiva FERIA DEL LIBRO. EDITORIALES Y AUTORES, el dia 23 de abril de 2026, desde las 11:00 hasta las 18:00 horas, en el en el Parque Balmaceda, la que tiene como principal.</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=Rt8r%2Bd5u%2BZ0M%2BNNZEgsGkw%3D%3D</t>
   </si>
   <si>
-    <t>436</t>
-[...7 lines deleted...]
-  <si>
     <t>437</t>
   </si>
   <si>
     <t xml:space="preserve">Autorízase a la sociedad STUDIO LIBROS SPA, RUT N°77.643.627-5, la venta de libros UMBRAL LITERARIO 1ERA EDICIÓN: CRIATURAS FANTÁSTICAS Y CÓMO CREARLAS, en el CAFÉ LITERARIO PARQUE BUSTAMANTE, el día 23.04.2026 desde las 18:00 hrs. </t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=YT0Hah4rFYKQ5RnCipAzmA%3D%3D</t>
-  </si>
-[...7 lines deleted...]
-    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=oK5TP5daGuQ7qScY5Jui1g%3D%3D</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>24-03-2026</t>
   </si>
   <si>
     <t>24.03.2026</t>
   </si>
   <si>
     <t>Autorizase a la sociedad EDITORIAL CHILENA DE MONTAÑA SPA, RUT N° 77.859.191-K, la VENTADE LIBROS en la actividad presentación del libro ¿HEROES POR DÍA ¿a la realizarse en el CAFÉ LITERARIO PARQUE BUSTAMANTE, ubicado en AVDA. GENERAL BUSTAMANTE.</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=XvSqh6aa0GpZ0%2By7gUx87A%3D%3D</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>23-03-2026</t>
   </si>
   <si>
     <t>23.03.2026</t>
   </si>
@@ -379,51 +514,51 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:M19"/>
+  <dimension ref="A1:M27"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
@@ -452,741 +587,1069 @@
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>19</v>
       </c>
       <c r="H2" s="0" t="s">
         <v>20</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="L2" s="0" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="M2" s="0" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B3" s="0" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="C3" s="0" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D3" s="0" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="E3" s="0" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="F3" s="0" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="G3" s="0" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="H3" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I3" s="0" t="s">
         <v>31</v>
       </c>
       <c r="J3" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="K3" s="0" t="s">
         <v>32</v>
       </c>
       <c r="L3" s="0" t="s">
         <v>33</v>
       </c>
       <c r="M3" s="0" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B4" s="0" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="C4" s="0" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D4" s="0" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="E4" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="H4" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I4" s="0" t="s">
         <v>31</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="K4" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="L4" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="M4" s="0" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="C5" s="0" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="D5" s="0" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="E5" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="F5" s="0" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="G5" s="0" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="H5" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I5" s="0" t="s">
         <v>31</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="K5" s="0" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="L5" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="M5" s="0" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="H6" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I6" s="0" t="s">
         <v>31</v>
       </c>
       <c r="J6" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="K6" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="L6" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="M6" s="0" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="H7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="J7" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="K7" s="0" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="L7" s="0" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="M7" s="0" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="H8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="K8" s="0" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="L8" s="0" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="M8" s="0" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>50</v>
+        <v>63</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>51</v>
+        <v>64</v>
       </c>
       <c r="H9" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="0" t="s">
         <v>31</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="K9" s="0" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="L9" s="0" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="M9" s="0" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>43</v>
+        <v>67</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>50</v>
+        <v>69</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>51</v>
+        <v>70</v>
       </c>
       <c r="H10" s="0" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="I10" s="0" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="K10" s="0" t="s">
-        <v>61</v>
+        <v>71</v>
       </c>
       <c r="L10" s="0" t="s">
-        <v>62</v>
+        <v>72</v>
       </c>
       <c r="M10" s="0" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>43</v>
+        <v>73</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>63</v>
+        <v>74</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>64</v>
+        <v>75</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>65</v>
+        <v>76</v>
       </c>
       <c r="H11" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I11" s="0" t="s">
         <v>31</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="K11" s="0" t="s">
-        <v>66</v>
+        <v>77</v>
       </c>
       <c r="L11" s="0" t="s">
-        <v>67</v>
+        <v>78</v>
       </c>
       <c r="M11" s="0" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>43</v>
+        <v>73</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>68</v>
+        <v>79</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>70</v>
+        <v>81</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="I12" s="0" t="s">
         <v>31</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="K12" s="0" t="s">
-        <v>71</v>
+        <v>82</v>
       </c>
       <c r="L12" s="0" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="M12" s="0" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>43</v>
+        <v>73</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>73</v>
+        <v>84</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>75</v>
+        <v>81</v>
       </c>
       <c r="H13" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I13" s="0" t="s">
         <v>31</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="K13" s="0" t="s">
-        <v>76</v>
+        <v>85</v>
       </c>
       <c r="L13" s="0" t="s">
-        <v>77</v>
+        <v>86</v>
       </c>
       <c r="M13" s="0" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>43</v>
+        <v>87</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>78</v>
+        <v>88</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>79</v>
+        <v>89</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>80</v>
+        <v>90</v>
       </c>
       <c r="H14" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I14" s="0" t="s">
         <v>31</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="K14" s="0" t="s">
-        <v>81</v>
+        <v>91</v>
       </c>
       <c r="L14" s="0" t="s">
-        <v>82</v>
+        <v>92</v>
       </c>
       <c r="M14" s="0" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>43</v>
+        <v>87</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>83</v>
+        <v>93</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>84</v>
+        <v>94</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="H15" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I15" s="0" t="s">
         <v>31</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="K15" s="0" t="s">
-        <v>86</v>
+        <v>96</v>
       </c>
       <c r="L15" s="0" t="s">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="M15" s="0" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>43</v>
+        <v>87</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>88</v>
+        <v>98</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>84</v>
+        <v>94</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="H16" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I16" s="0" t="s">
         <v>31</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="K16" s="0" t="s">
-        <v>89</v>
+        <v>99</v>
       </c>
       <c r="L16" s="0" t="s">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="M16" s="0" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>91</v>
+        <v>87</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>92</v>
+        <v>101</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="H17" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I17" s="0" t="s">
         <v>31</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="K17" s="0" t="s">
-        <v>95</v>
+        <v>102</v>
       </c>
       <c r="L17" s="0" t="s">
-        <v>96</v>
+        <v>103</v>
       </c>
       <c r="M17" s="0" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>98</v>
+        <v>104</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>99</v>
+        <v>94</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="H18" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I18" s="0" t="s">
         <v>31</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="K18" s="0" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="L18" s="0" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="M18" s="0" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>100</v>
+        <v>109</v>
       </c>
       <c r="H19" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I19" s="0" t="s">
         <v>31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="K19" s="0" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="L19" s="0" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="M19" s="0" t="s">
-        <v>23</v>
+        <v>25</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="B20" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="C20" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="D20" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="E20" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="F20" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="G20" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="H20" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I20" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="J20" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="K20" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="L20" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="M20" s="0" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="B21" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="C21" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="D21" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="E21" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F21" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="H21" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I21" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="J21" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="K21" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="L21" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="M21" s="0" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="B22" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="C22" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="D22" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="E22" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="F22" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="G22" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="H22" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I22" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="J22" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="K22" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="L22" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="M22" s="0" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="B23" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="C23" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="D23" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>127</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="G23" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="H23" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I23" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="J23" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="K23" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="L23" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="M23" s="0" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="B24" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="C24" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="D24" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="E24" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="F24" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="G24" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="H24" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I24" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="J24" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="K24" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="L24" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="M24" s="0" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="B25" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="C25" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="D25" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="E25" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="F25" s="0" t="s">
+        <v>137</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="H25" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I25" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="J25" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="K25" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="L25" s="0" t="s">
+        <v>140</v>
+      </c>
+      <c r="M25" s="0" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="B26" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="C26" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="D26" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="E26" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="F26" s="0" t="s">
+        <v>143</v>
+      </c>
+      <c r="G26" s="0" t="s">
+        <v>144</v>
+      </c>
+      <c r="H26" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I26" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="J26" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="K26" s="0" t="s">
+        <v>145</v>
+      </c>
+      <c r="L26" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="M26" s="0" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="B27" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="C27" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="D27" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>147</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="G27" s="0" t="s">
+        <v>144</v>
+      </c>
+      <c r="H27" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I27" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="J27" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="K27" s="0" t="s">
+        <v>149</v>
+      </c>
+      <c r="L27" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="M27" s="0" t="s">
+        <v>25</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>