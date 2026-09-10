--- v1 (2026-07-24)
+++ v2 (2026-09-10)
@@ -4,146 +4,295 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="hoja_1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="151" uniqueCount="151">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="200" uniqueCount="200">
   <si>
     <t>Año</t>
   </si>
   <si>
     <t>Mes</t>
   </si>
   <si>
     <t>Tipo de acto</t>
   </si>
   <si>
     <t>Denominación acto</t>
   </si>
   <si>
     <t>Número acto</t>
   </si>
   <si>
     <t>Fecha acto</t>
   </si>
   <si>
     <t>Fecha de publicación en el DO o fecha de Publicidad</t>
   </si>
   <si>
     <t>Indicación del medio y forma de publicidad</t>
   </si>
   <si>
     <t>Tiene efectos generales</t>
   </si>
   <si>
     <t xml:space="preserve">Fecha última actualizacíón (dd/mm/aaaa), si corresponde a actos y resoluciones con efectos generales   </t>
   </si>
   <si>
     <t>Breve descripción del objeto del acto</t>
   </si>
   <si>
     <t>Enlace a la publicación o archivo correspondiente</t>
   </si>
   <si>
     <t>Enlace a la modificación o archivo correspondiente</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
+    <t xml:space="preserve">Septiembre </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decreto </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decreto Exento </t>
+  </si>
+  <si>
+    <t>1484</t>
+  </si>
+  <si>
+    <t>01-09-2026</t>
+  </si>
+  <si>
+    <t>01.09.2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">En Portal de Transparencia </t>
+  </si>
+  <si>
+    <t xml:space="preserve">NO </t>
+  </si>
+  <si>
+    <t>Sin información</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Autorízase la actividad denominada "CHILE GAME SHOWCASE 2026", organizada por DREAMS OF HEAVEN LIMITADA, RUT N°76.566.153-6, la cual se desarrollará en las dependencias de la DIRECCIÓN DE DESARROLLO LOCAL, en conjunto al Departamento de Innovación, Industria Creativa y Economía Sostenible de la Dirección Local, que tiene por objetivo generar una vitrina para la industria nacional de videojuegos, facilitando la vinculación entre desarrolladores chilenos y representantes de ecosistemas internacional. </t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=lSsAWcpgazDCPPQ15vlRJA%3D%3D</t>
+  </si>
+  <si>
+    <t>Sin modificación</t>
+  </si>
+  <si>
+    <t>Agosto</t>
+  </si>
+  <si>
+    <t>Decreto</t>
+  </si>
+  <si>
+    <t>Decreto Exento</t>
+  </si>
+  <si>
+    <t>1445</t>
+  </si>
+  <si>
+    <t>28-08-2026</t>
+  </si>
+  <si>
+    <t>En Portal de Transparencia</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>Autorízase a don ALEXANDER HANS THEODOR SCHULTHEIS, la VENTA DE LIBROS en la actividad presentación del libro ALEMANIA PARA PROFESIONALES, a relizarse al interior del CAFE LITERARIO PARQUE BUSTAMANTE, ubicado en AVDA. GENERAL BUSTAMANTE altura 50, el día 2 de septiembre de 2026, desde las 18:30 horas y hasta las 20:00 horas, organizada por el DEPARTAMENTO BIBLIOTECAS, dependiente de la DIRECCIÓN DE BARRIOS Y PATRIMONIO.-</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=MsMH6%2BqHnQ3fOY4Ub%2F7pGQ%3D%3D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Agosto </t>
+  </si>
+  <si>
+    <t>1452</t>
+  </si>
+  <si>
+    <t>28.08.2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Autorízase a la sociedad SERVICIOS EDITORIALES Y EDUCATIVOS LTDA., RUT N°77.474.740-0, la VENTA DE LIBROS en la activdad Presentación del libro "YO SOY GRANDE YO SOY PEQUEÑA" a realizarse al interior del CAFÉ LITERARIO SANTA ISABEL, ubicado en AVDA. SANTA ISABEL N°1240, el día  26 de septiembre de 2026, desde las 12:00 horas y hasta las 13:00 horas, organizada por el DEPARTAMENTO BIBLIOTECAS, dependiente de la DIRECCIÓN DE BARRIOS Y PATRIMONIO.</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=ALRXlOdePP5h34X1MAOMdw%3D%3D</t>
+  </si>
+  <si>
+    <t>1450</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Autorízase a don GERARDO ENRIQUE JARA COFRÉ, la VENTA DE LIBROS en la activdad "CONVERSATORIO LA OTRA ESCRITURA: ARTE Y OFICIO DE LA TRADUCCIÓN LITERARIA" a realizarse al interior del CAFÉ LITERARIO PARQUE BUSTAMANTE, ubicado en AVDA. GENERAL BUSTAMANTE altura 50, el día 30 de septiembre de 2026, desde las 18:30 horas y hasta las 20:00 horas, organizada por el DEPARTAMENTO BIBLIOTECAS, dependiente de la DIRECCIÓN DE BARRIOS Y PATRIMONIO.  </t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=wUTNEZrf29raL7pUr3fGLw%3D%3D</t>
+  </si>
+  <si>
+    <t>1447</t>
+  </si>
+  <si>
+    <t>NO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Autorízase a la sociedad LAUREL EDITORES S.A., RUT N°76.352.117-6, la VENTADE LIBROS en la actividad Presentación del libro "FLORA: DIARIO DE DUELO", a realizarse al interior del CAFÉ LITERARIO PARQUE BUSTAMANTE, ubicado en AVDA. GENERAL BUSTAMANTE, altura 50, el día 3 de septiembre de 2026, desde las 18:30 horas y hasta las 20:00 horas, organizada por el DEPARTAMENTO BIBLIOTECAS, dependiente de la DIRECCION DE BARRIO Y PATRIMONIO.
+</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=a6haviPYKyerpKzkZ8Bfdw%3D%3D</t>
+  </si>
+  <si>
+    <t>1453</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Autorízase a la sociedad PLUMA NEGRA EDICIONES SPA, RUT N°78.308.521-6, la VENTA DE LIBROS en la actividad del libro "VOCES DE LA OSCURIDAD, ANTOLOGÍA DE CUENTOS"a realizarse al interior del CAFE LITERARIO SANTA ISABEL, ubicado en AVDA. MANUEL MONTT N°1240, el día 4 de septiembre de 2026, desde las 19:00 horas y hasta las 20:30 horas, organizada por el DEPARTAMENTO BIBLIOTECAS, dependiente de la DIRECCIÓN DE BARRIOS Y PATRIMONIO.
+</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=9hzZ5GW%2BVOydHqxMi6Kpxw%3D%3D</t>
+  </si>
+  <si>
+    <t>1449</t>
+  </si>
+  <si>
+    <t>Autorízase a doña EVELYN REYES CONLEY, RUT N°13.442.424-9, la VENTA DE LIBROS en la actividad Presentación del libro "VOLVER DEL LIMBO: AUTOPSIA DE UNA VIDA QUE NO MURIÓ", a realizarse al interior del CAFÉ LITERARIO SANTA ISABEL, ubicado en AVDA.SANTA ISABEL N°1240, el día 5 de septiembre de 2026, desde las 12:00 horas y hasta las 13:00 horas, organizada por el DEPARTAMENTO BIBLIOTECAS, dependiente de la DIRECCION DE BARRIO Y PATRIMONIO.</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=SFXVG9v%2FkMTAkwes1rZaGQ%3D%3D</t>
+  </si>
+  <si>
+    <t>1439</t>
+  </si>
+  <si>
+    <t>25-08-2026</t>
+  </si>
+  <si>
+    <t>25.08.2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Autorízase a la sociedad UDD VENTURES S.A., RUT N°76.109.353-3, en conjunto con el Departamento de Innovación, Industria Creativa y Economía Sostenible, dependiente de la Dirección de Desarrollo Local, a realizar la actividad  Encuentro Ecosistema UDD, Ventures2026, cuyo objetivo es dar bienvenida a la nueva generación de proyectos Semillas Inicia y Semilla Expande 2026 de CORFO, acompañados por UDD Ventures, generando desde el inicio un espacio de conexión, aprendizaje y vinculación con el ecosistema emprendedor.</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=pTVHJLJ%2FXQrks1LVv6l9jQ%3D%3D</t>
+  </si>
+  <si>
+    <t>1403</t>
+  </si>
+  <si>
+    <t>17-08-2026</t>
+  </si>
+  <si>
+    <t>17.08.2026</t>
+  </si>
+  <si>
+    <t>Ratifícase la autorización a la sociedad THINKEY SpA, en conjunto con el Departamento de Innovación, Industria Creativa y Economía Sostenible, dependiente de la Dirección de Desarrollo Local, a realizar la actividad "Marble Challenge", cuyo objetivo es promoveer la innovación, la creatividad y el trabajo colaorativo mediante la experiencia práctica e interdisciplina.</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=3B1ULmvKv2r4hfksPzBQWg%3D%3D</t>
+  </si>
+  <si>
+    <t>1361</t>
+  </si>
+  <si>
+    <t>11-08-2026</t>
+  </si>
+  <si>
+    <t>11.08.2026</t>
+  </si>
+  <si>
+    <t>Autorízase a la DIRECCIÓN DE BARRIOS Y PATRIMONIO, para realizar la actividad "FERIA CHILOÉ", que se realizará día 2, 3, y 4 de octubre de 2026, desde las 12:00 hasta las 20:00 horas, en el Centro Cultural Montecarmelo, ubicado en calle Bellavista N°0594.</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=kgIPpdrc52MskFGsMPAklQ%3D%3D</t>
+  </si>
+  <si>
+    <t>1320</t>
+  </si>
+  <si>
+    <t>06-08-2026</t>
+  </si>
+  <si>
+    <t>06.08.2026</t>
+  </si>
+  <si>
+    <t>Autorízase a la empresa FABULA TELEVISIÓN SPA, RUT N°76.462.528-5, para filmación de la obra audiovisiual en formato de serie denominada definitiva o tentativamente "DALE LAKE", a realizar en el Café Literarios Bustamante, ubicado en ADVA. GENERAL BUSTAMANTE ALTURA 50, el día 7 de agosto de 2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=KlpFbuJ2%2BSbdZBdieoMDOg%3D%3D</t>
+  </si>
+  <si>
     <t xml:space="preserve">Junio </t>
   </si>
   <si>
-    <t>Decreto</t>
-[...4 lines deleted...]
-  <si>
     <t>1046</t>
   </si>
   <si>
     <t>26-06-2026</t>
   </si>
   <si>
     <t>26.06.2026</t>
   </si>
   <si>
-    <t xml:space="preserve">En Portal de Transparencia </t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">Autorízase a la DIRECCIÓN DE BARRIOS Y PATRIMONIO, para realizar la actividad masiva "LUDOCRÓNICAS ORGULLO", el día 04 de julio de 2026, desde las 11:00 hasta las 18:00 hrs, en el CAFÉ LITERARIO PARQUE BALMACEDA, ubicado en Avda. Providencia N°410, la cual tiene como principal objetivo promover el uso de espacios públicos, con la programación de actividades culturales y recreativas. Jornada dedicada a juegos de mesa, rol, cartas y videojuegos, de participación abierta y con demostraciones orientadasa promoverla experiencia de juego entre los asistentes y que además contará con los siguientes participantes:  </t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=%2FQetp6mGSYwKvYq9hjnUig%3D%3D</t>
   </si>
   <si>
-    <t>Sin modificación</t>
-[...1 lines deleted...]
-  <si>
     <t>jUNIO</t>
   </si>
   <si>
-    <t xml:space="preserve">Decreto </t>
-[...4 lines deleted...]
-  <si>
     <t>1045</t>
-  </si>
-[...4 lines deleted...]
-    <t>NO</t>
   </si>
   <si>
     <t>Autorízase a la Dirección de Barrios y Patrimonio, para realizar la actividad masiva "FERIA HARY EDICION LITERARIA" el día 27 de junio de 2026, desde las 11:00 a las 18:00 hoas, en el PARQUE BALMACEDA.</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=tNPCbkxs3jXBpBHpAXTQVA%3D%3D</t>
   </si>
   <si>
     <t>Junio</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
     <t>25-06-2026</t>
   </si>
   <si>
     <t>25.06.2026</t>
   </si>
   <si>
     <t>Autorizase a la sociedad STUDIO LIBROS SPA, RUT N° 77.643.627-5, la venta de libros en la actividad ¿UMBRAL LITERARIO ¿ CONVERSATORIO: EL ARTE DE ESCRIBIR FICCIÓN¿. a realizarse en el CAFÉ LITERARIO PARQUE BUSTAMANTE, ubicado en AVDA. GENERAL BUSTAMANTE altura del 50. interior del Parque, el día 8 de julio de 2026. desde las 18:00 horas y hasta las 20:00 horas.</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=Q9ANgvgHNzSicNWkZd%2FYDg%3D%3D</t>
   </si>
@@ -288,90 +437,90 @@
   <si>
     <t>Autorízase la realzacón del evento con venta de bebidas alcohólicas denominado "Vendimia Fest 2026".</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=E0N7nfKuv%2F5XZ1s0eaHf8w%3D%3D</t>
   </si>
   <si>
     <t>Marzo</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>27-03-2026</t>
   </si>
   <si>
     <t>27.03.2026</t>
   </si>
   <si>
     <t>Autorízase a la Dirección de Barrios y Patrimonio, para realizar la actividad "FERIA FRANCOFONA", que se realizará el día sábado 28 de marzo de 2026, desde las 11:00 a las 18:00 hrs., en calle Constitución.</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=Kq6HJ54yEjKHWHM7B5hXPA%3D%3D</t>
   </si>
   <si>
+    <t>437</t>
+  </si>
+  <si>
+    <t>26-03-2026</t>
+  </si>
+  <si>
+    <t>26.03.2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Autorízase a la sociedad STUDIO LIBROS SPA, RUT N°77.643.627-5, la venta de libros UMBRAL LITERARIO 1ERA EDICIÓN: CRIATURAS FANTÁSTICAS Y CÓMO CREARLAS, en el CAFÉ LITERARIO PARQUE BUSTAMANTE, el día 23.04.2026 desde las 18:00 hrs. </t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=YT0Hah4rFYKQ5RnCipAzmA%3D%3D</t>
+  </si>
+  <si>
+    <t>436</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Autorízase a la sociedad MARKETFACT LTDA., RUT N°76.974.790-7, en conjunto con el Departamento de Innovación, Industrias Creativas y Economía Sostenible, dependiente de la Dirección de Desarrollo Local. </t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=FqRH8Naf9wR38MMpRs3LCQ%3D%3D</t>
+  </si>
+  <si>
+    <t>434</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Autorízase a la DIRECCION DE BARRIOS  Y  PATRIMONIO, para realizar la actividad masiva FERIA DEL LIBRO. EDITORIALES Y AUTORES, el dia 23 de abril de 2026, desde las 11:00 hasta las 18:00 horas, en el en el Parque Balmaceda, la que tiene como principal.</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=Rt8r%2Bd5u%2BZ0M%2BNNZEgsGkw%3D%3D</t>
+  </si>
+  <si>
     <t>435</t>
   </si>
   <si>
-    <t>26-03-2026</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Autorízase a la sociedad STUDIO LIBROS SPA, RUT N° 77.643.627-5, la venta de libros en la actividad ENCUENTRO DE ESCRITORAS  NACIONALES ROMANCE, a realizarse en el CAFÉ LITERARIO PARQUE BUSTAMANTE, ubicado en AVDA.GENERAL BUSTAMANTE altura del 50.</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=oK5TP5daGuQ7qScY5Jui1g%3D%3D</t>
-  </si>
-[...25 lines deleted...]
-    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=YT0Hah4rFYKQ5RnCipAzmA%3D%3D</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>24-03-2026</t>
   </si>
   <si>
     <t>24.03.2026</t>
   </si>
   <si>
     <t>Autorizase a la sociedad EDITORIAL CHILENA DE MONTAÑA SPA, RUT N° 77.859.191-K, la VENTADE LIBROS en la actividad presentación del libro ¿HEROES POR DÍA ¿a la realizarse en el CAFÉ LITERARIO PARQUE BUSTAMANTE, ubicado en AVDA. GENERAL BUSTAMANTE.</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=XvSqh6aa0GpZ0%2By7gUx87A%3D%3D</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>23-03-2026</t>
   </si>
   <si>
     <t>23.03.2026</t>
   </si>
@@ -514,51 +663,51 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:M27"/>
+  <dimension ref="A1:M38"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
@@ -619,1037 +768,1488 @@
       </c>
       <c r="L2" s="0" t="s">
         <v>24</v>
       </c>
       <c r="M2" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>26</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>27</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>29</v>
       </c>
       <c r="F3" s="0" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="G3" s="0" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="H3" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="I3" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K3" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="L3" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="M3" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B4" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>27</v>
       </c>
       <c r="D4" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="E4" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="G4" s="0" t="s">
         <v>37</v>
       </c>
       <c r="H4" s="0" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="I4" s="0" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="J4" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K4" s="0" t="s">
         <v>38</v>
       </c>
       <c r="L4" s="0" t="s">
         <v>39</v>
       </c>
       <c r="M4" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D5" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="E5" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F5" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="G5" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="H5" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="I5" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="J5" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="K5" s="0" t="s">
         <v>41</v>
       </c>
-      <c r="G5" s="0" t="s">
+      <c r="L5" s="0" t="s">
         <v>42</v>
-      </c>
-[...13 lines deleted...]
-        <v>44</v>
       </c>
       <c r="M5" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E6" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="F6" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="G6" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="H6" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="I6" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="J6" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="K6" s="0" t="s">
         <v>45</v>
       </c>
-      <c r="F6" s="0" t="s">
+      <c r="L6" s="0" t="s">
         <v>46</v>
-      </c>
-[...16 lines deleted...]
-        <v>49</v>
       </c>
       <c r="M6" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>50</v>
+        <v>26</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>52</v>
+        <v>30</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>53</v>
+        <v>30</v>
       </c>
       <c r="H7" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="I7" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K7" s="0" t="s">
-        <v>54</v>
+        <v>48</v>
       </c>
       <c r="L7" s="0" t="s">
-        <v>55</v>
+        <v>49</v>
       </c>
       <c r="M7" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>56</v>
+        <v>26</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>57</v>
+        <v>50</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>58</v>
+        <v>30</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>59</v>
+        <v>37</v>
       </c>
       <c r="H8" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="I8" s="0" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K8" s="0" t="s">
-        <v>60</v>
+        <v>51</v>
       </c>
       <c r="L8" s="0" t="s">
-        <v>61</v>
+        <v>52</v>
       </c>
       <c r="M8" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="C9" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="D9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="E9" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="F9" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="H9" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="I9" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="J9" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="K9" s="0" t="s">
         <v>56</v>
       </c>
-      <c r="C9" s="0" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="L9" s="0" t="s">
-        <v>66</v>
+        <v>57</v>
       </c>
       <c r="M9" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>67</v>
+        <v>58</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>68</v>
+        <v>58</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>69</v>
+        <v>59</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>70</v>
+        <v>60</v>
       </c>
       <c r="H10" s="0" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="I10" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K10" s="0" t="s">
-        <v>71</v>
+        <v>61</v>
       </c>
       <c r="L10" s="0" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="M10" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>73</v>
+        <v>26</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>27</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>74</v>
+        <v>63</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>75</v>
+        <v>64</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>76</v>
+        <v>65</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K11" s="0" t="s">
-        <v>77</v>
+        <v>66</v>
       </c>
       <c r="L11" s="0" t="s">
-        <v>78</v>
+        <v>67</v>
       </c>
       <c r="M11" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>73</v>
+        <v>26</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>79</v>
+        <v>68</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>80</v>
+        <v>69</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>81</v>
+        <v>70</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K12" s="0" t="s">
-        <v>82</v>
+        <v>71</v>
       </c>
       <c r="L12" s="0" t="s">
-        <v>83</v>
+        <v>72</v>
       </c>
       <c r="M12" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>73</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>27</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>84</v>
+        <v>74</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="I13" s="0" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K13" s="0" t="s">
-        <v>85</v>
+        <v>77</v>
       </c>
       <c r="L13" s="0" t="s">
-        <v>86</v>
+        <v>78</v>
       </c>
       <c r="M13" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>88</v>
+        <v>80</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>89</v>
+        <v>75</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>90</v>
+        <v>76</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K14" s="0" t="s">
-        <v>91</v>
+        <v>81</v>
       </c>
       <c r="L14" s="0" t="s">
-        <v>92</v>
+        <v>82</v>
       </c>
       <c r="M14" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="C15" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="D15" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="F15" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="G15" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="H15" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="I15" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="J15" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="K15" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="C15" s="0" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="L15" s="0" t="s">
-        <v>97</v>
+        <v>88</v>
       </c>
       <c r="M15" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>98</v>
+        <v>89</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>95</v>
+        <v>91</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="I16" s="0" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K16" s="0" t="s">
-        <v>99</v>
+        <v>92</v>
       </c>
       <c r="L16" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="M16" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>27</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>101</v>
+        <v>94</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="I17" s="0" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K17" s="0" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="L17" s="0" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="M17" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>87</v>
+        <v>99</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>27</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E18" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="H18" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="I18" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="J18" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="K18" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="L18" s="0" t="s">
         <v>104</v>
-      </c>
-[...19 lines deleted...]
-        <v>106</v>
       </c>
       <c r="M18" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>87</v>
+        <v>105</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E19" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="F19" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="F19" s="0" t="s">
+      <c r="G19" s="0" t="s">
         <v>108</v>
       </c>
-      <c r="G19" s="0" t="s">
+      <c r="H19" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="I19" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="J19" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="K19" s="0" t="s">
         <v>109</v>
       </c>
-      <c r="H19" s="0" t="s">
-[...8 lines deleted...]
-      <c r="K19" s="0" t="s">
+      <c r="L19" s="0" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="M19" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>87</v>
+        <v>105</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>27</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E20" s="0" t="s">
+        <v>111</v>
+      </c>
+      <c r="F20" s="0" t="s">
         <v>112</v>
       </c>
-      <c r="F20" s="0" t="s">
+      <c r="G20" s="0" t="s">
         <v>113</v>
       </c>
-      <c r="G20" s="0" t="s">
+      <c r="H20" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="I20" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="J20" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="K20" s="0" t="s">
         <v>114</v>
       </c>
-      <c r="H20" s="0" t="s">
-[...8 lines deleted...]
-      <c r="K20" s="0" t="s">
+      <c r="L20" s="0" t="s">
         <v>115</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="M20" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>87</v>
+        <v>116</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>27</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>118</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>119</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="I21" s="0" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K21" s="0" t="s">
         <v>120</v>
       </c>
       <c r="L21" s="0" t="s">
         <v>121</v>
       </c>
       <c r="M21" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>87</v>
+        <v>122</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="I22" s="0" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K22" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="L22" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="M22" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>87</v>
+        <v>122</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="I23" s="0" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K23" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="L23" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="M23" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>87</v>
+        <v>122</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="I24" s="0" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K24" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="L24" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="M24" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="I25" s="0" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K25" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="L25" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="M25" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>141</v>
+        <v>136</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>143</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>144</v>
       </c>
       <c r="H26" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="I26" s="0" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K26" s="0" t="s">
         <v>145</v>
       </c>
       <c r="L26" s="0" t="s">
         <v>146</v>
       </c>
       <c r="M26" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>141</v>
+        <v>136</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>27</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>148</v>
+        <v>143</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>144</v>
       </c>
       <c r="H27" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="I27" s="0" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K27" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="L27" s="0" t="s">
         <v>149</v>
       </c>
-      <c r="L27" s="0" t="s">
+      <c r="M27" s="0" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="B28" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="C28" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="D28" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>150</v>
       </c>
-      <c r="M27" s="0" t="s">
+      <c r="F28" s="0" t="s">
+        <v>143</v>
+      </c>
+      <c r="G28" s="0" t="s">
+        <v>144</v>
+      </c>
+      <c r="H28" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="I28" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="J28" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="K28" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="L28" s="0" t="s">
+        <v>152</v>
+      </c>
+      <c r="M28" s="0" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="B29" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="C29" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="D29" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>143</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>144</v>
+      </c>
+      <c r="H29" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="I29" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="J29" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="K29" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="L29" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="M29" s="0" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="B30" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="C30" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="D30" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="E30" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="F30" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="G30" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="H30" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="I30" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="J30" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="K30" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="L30" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="M30" s="0" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="B31" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="C31" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="D31" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="E31" s="0" t="s">
+        <v>161</v>
+      </c>
+      <c r="F31" s="0" t="s">
+        <v>162</v>
+      </c>
+      <c r="G31" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="H31" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="I31" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="J31" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="K31" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="L31" s="0" t="s">
+        <v>165</v>
+      </c>
+      <c r="M31" s="0" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="B32" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="C32" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="D32" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="E32" s="0" t="s">
+        <v>166</v>
+      </c>
+      <c r="F32" s="0" t="s">
+        <v>167</v>
+      </c>
+      <c r="G32" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="H32" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="I32" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="J32" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="K32" s="0" t="s">
+        <v>169</v>
+      </c>
+      <c r="L32" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="M32" s="0" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="B33" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="C33" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="D33" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="E33" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="F33" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="G33" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="H33" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="I33" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="J33" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="K33" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="L33" s="0" t="s">
+        <v>175</v>
+      </c>
+      <c r="M33" s="0" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="B34" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="C34" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="D34" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="E34" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="F34" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="G34" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="H34" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="I34" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="J34" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="K34" s="0" t="s">
+        <v>179</v>
+      </c>
+      <c r="L34" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="M34" s="0" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="B35" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="C35" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="D35" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="H35" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="I35" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="J35" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="K35" s="0" t="s">
+        <v>182</v>
+      </c>
+      <c r="L35" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="M35" s="0" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="B36" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="C36" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="D36" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="E36" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>187</v>
+      </c>
+      <c r="H36" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="I36" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="J36" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="K36" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="L36" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="M36" s="0" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="B37" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="C37" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="D37" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>192</v>
+      </c>
+      <c r="G37" s="0" t="s">
+        <v>193</v>
+      </c>
+      <c r="H37" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="I37" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="J37" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="K37" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="L37" s="0" t="s">
+        <v>195</v>
+      </c>
+      <c r="M37" s="0" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="B38" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="C38" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="D38" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="E38" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="F38" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="G38" s="0" t="s">
+        <v>193</v>
+      </c>
+      <c r="H38" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="I38" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="J38" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="K38" s="0" t="s">
+        <v>198</v>
+      </c>
+      <c r="L38" s="0" t="s">
+        <v>199</v>
+      </c>
+      <c r="M38" s="0" t="s">
         <v>25</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>