--- v2 (2026-09-10)
+++ v3 (2026-10-26)
@@ -4,211 +4,250 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="hoja_1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="200" uniqueCount="200">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="213" uniqueCount="213">
   <si>
     <t>Año</t>
   </si>
   <si>
     <t>Mes</t>
   </si>
   <si>
     <t>Tipo de acto</t>
   </si>
   <si>
     <t>Denominación acto</t>
   </si>
   <si>
     <t>Número acto</t>
   </si>
   <si>
     <t>Fecha acto</t>
   </si>
   <si>
     <t>Fecha de publicación en el DO o fecha de Publicidad</t>
   </si>
   <si>
     <t>Indicación del medio y forma de publicidad</t>
   </si>
   <si>
     <t>Tiene efectos generales</t>
   </si>
   <si>
     <t xml:space="preserve">Fecha última actualizacíón (dd/mm/aaaa), si corresponde a actos y resoluciones con efectos generales   </t>
   </si>
   <si>
     <t>Breve descripción del objeto del acto</t>
   </si>
   <si>
     <t>Enlace a la publicación o archivo correspondiente</t>
   </si>
   <si>
     <t>Enlace a la modificación o archivo correspondiente</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
+    <t>Octubre</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decreto </t>
+  </si>
+  <si>
+    <t>Decreto Exento</t>
+  </si>
+  <si>
+    <t>1651</t>
+  </si>
+  <si>
+    <t>02-10-2026</t>
+  </si>
+  <si>
+    <t>02.10.2026</t>
+  </si>
+  <si>
+    <t>En Portal de Transparecncia</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>Sin información</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Autorízase a la sociedad EDITORIAL CHILENA DE MONTAÑA SPA, RUT N°77.859.191-K, la VENTA DE LIBROS en la actividad Presentación del libro "CRÓNICA DE LOS ANDES CENTRALES",  a realizarse al interior del CAFÉ LITERARIO PARQUE BUSTAMANTE, ubicadoan AVDA. GENERAL BUSTAMANTE altura N°50, el día 15 de octubre de 2026, desde las 18:30 horas y hasta las 20:00 horas, organizada por el DEPARTAMENTO BIBLIOTECAS, dependiente de la DIRECCION DE BARRIOS Y PATRIMONIO.</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=1ylkehganHA1HeYGp47sXg%3D%3D</t>
+  </si>
+  <si>
+    <t>Sin modificación</t>
+  </si>
+  <si>
+    <t>Septiembre</t>
+  </si>
+  <si>
+    <t>Decreto</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decreto Exento </t>
+  </si>
+  <si>
+    <t>1536</t>
+  </si>
+  <si>
+    <t>10-09-2026</t>
+  </si>
+  <si>
+    <t>10.09.2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">En Portal de Transparencia </t>
+  </si>
+  <si>
+    <t xml:space="preserve">NO </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Autorízase la actividad denominada "JORNADA DE PROTOTIPADO", organizada por CAPACITA TU FUTURO SPA, RUT N°78.257.155-9, la cual se desarrollará en las dependencias de la DIRECCIÓN DE DESARROLLO LOCAL, en conjunto con el Departamento de Innovación, Industria Creativa y Economía Sostenible de la Dirección de Desarrollo Local, que tiene por objetivo generar una instancia práctica para el desarrollo y fortalecimiento de aproximadamente 27 proyectos innovadores, avanzando desde sus ideas iniciales hacia soluciones más sólidas y funcionales. Este evento se efectuará LOS JESUITAS N°881, PROVIDENCIA, el día sábado 17 de octubre de 2026 de 09:00 a 17:00 horas. </t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=3lMkp1y%2FERZIbWmLogLJNg%3D%3D</t>
+  </si>
+  <si>
     <t xml:space="preserve">Septiembre </t>
   </si>
   <si>
-    <t xml:space="preserve">Decreto </t>
-[...4 lines deleted...]
-  <si>
     <t>1484</t>
   </si>
   <si>
     <t>01-09-2026</t>
   </si>
   <si>
     <t>01.09.2026</t>
   </si>
   <si>
-    <t xml:space="preserve">En Portal de Transparencia </t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">Autorízase la actividad denominada "CHILE GAME SHOWCASE 2026", organizada por DREAMS OF HEAVEN LIMITADA, RUT N°76.566.153-6, la cual se desarrollará en las dependencias de la DIRECCIÓN DE DESARROLLO LOCAL, en conjunto al Departamento de Innovación, Industria Creativa y Economía Sostenible de la Dirección Local, que tiene por objetivo generar una vitrina para la industria nacional de videojuegos, facilitando la vinculación entre desarrolladores chilenos y representantes de ecosistemas internacional. </t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=lSsAWcpgazDCPPQ15vlRJA%3D%3D</t>
   </si>
   <si>
-    <t>Sin modificación</t>
-[...1 lines deleted...]
-  <si>
     <t>Agosto</t>
   </si>
   <si>
-    <t>Decreto</t>
-[...5 lines deleted...]
-    <t>1445</t>
+    <t>1449</t>
   </si>
   <si>
     <t>28-08-2026</t>
   </si>
   <si>
+    <t>28.08.2026</t>
+  </si>
+  <si>
     <t>En Portal de Transparencia</t>
   </si>
   <si>
-    <t>No</t>
-[...29 lines deleted...]
-    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=wUTNEZrf29raL7pUr3fGLw%3D%3D</t>
+    <t>NO</t>
+  </si>
+  <si>
+    <t>Autorízase a doña EVELYN REYES CONLEY, RUT N°13.442.424-9, la VENTA DE LIBROS en la actividad Presentación del libro "VOLVER DEL LIMBO: AUTOPSIA DE UNA VIDA QUE NO MURIÓ", a realizarse al interior del CAFÉ LITERARIO SANTA ISABEL, ubicado en AVDA.SANTA ISABEL N°1240, el día 5 de septiembre de 2026, desde las 12:00 horas y hasta las 13:00 horas, organizada por el DEPARTAMENTO BIBLIOTECAS, dependiente de la DIRECCION DE BARRIO Y PATRIMONIO.</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=SFXVG9v%2FkMTAkwes1rZaGQ%3D%3D</t>
   </si>
   <si>
     <t>1447</t>
-  </si>
-[...1 lines deleted...]
-    <t>NO</t>
   </si>
   <si>
     <t xml:space="preserve">Autorízase a la sociedad LAUREL EDITORES S.A., RUT N°76.352.117-6, la VENTADE LIBROS en la actividad Presentación del libro "FLORA: DIARIO DE DUELO", a realizarse al interior del CAFÉ LITERARIO PARQUE BUSTAMANTE, ubicado en AVDA. GENERAL BUSTAMANTE, altura 50, el día 3 de septiembre de 2026, desde las 18:30 horas y hasta las 20:00 horas, organizada por el DEPARTAMENTO BIBLIOTECAS, dependiente de la DIRECCION DE BARRIO Y PATRIMONIO.
 </t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=a6haviPYKyerpKzkZ8Bfdw%3D%3D</t>
   </si>
   <si>
+    <t xml:space="preserve">Agosto </t>
+  </si>
+  <si>
+    <t>1450</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Autorízase a don GERARDO ENRIQUE JARA COFRÉ, la VENTA DE LIBROS en la activdad "CONVERSATORIO LA OTRA ESCRITURA: ARTE Y OFICIO DE LA TRADUCCIÓN LITERARIA" a realizarse al interior del CAFÉ LITERARIO PARQUE BUSTAMANTE, ubicado en AVDA. GENERAL BUSTAMANTE altura 50, el día 30 de septiembre de 2026, desde las 18:30 horas y hasta las 20:00 horas, organizada por el DEPARTAMENTO BIBLIOTECAS, dependiente de la DIRECCIÓN DE BARRIOS Y PATRIMONIO.  </t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=wUTNEZrf29raL7pUr3fGLw%3D%3D</t>
+  </si>
+  <si>
+    <t>1445</t>
+  </si>
+  <si>
+    <t>Autorízase a don ALEXANDER HANS THEODOR SCHULTHEIS, la VENTA DE LIBROS en la actividad presentación del libro ALEMANIA PARA PROFESIONALES, a relizarse al interior del CAFE LITERARIO PARQUE BUSTAMANTE, ubicado en AVDA. GENERAL BUSTAMANTE altura 50, el día 2 de septiembre de 2026, desde las 18:30 horas y hasta las 20:00 horas, organizada por el DEPARTAMENTO BIBLIOTECAS, dependiente de la DIRECCIÓN DE BARRIOS Y PATRIMONIO.-</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=MsMH6%2BqHnQ3fOY4Ub%2F7pGQ%3D%3D</t>
+  </si>
+  <si>
     <t>1453</t>
   </si>
   <si>
     <t xml:space="preserve">Autorízase a la sociedad PLUMA NEGRA EDICIONES SPA, RUT N°78.308.521-6, la VENTA DE LIBROS en la actividad del libro "VOCES DE LA OSCURIDAD, ANTOLOGÍA DE CUENTOS"a realizarse al interior del CAFE LITERARIO SANTA ISABEL, ubicado en AVDA. MANUEL MONTT N°1240, el día 4 de septiembre de 2026, desde las 19:00 horas y hasta las 20:30 horas, organizada por el DEPARTAMENTO BIBLIOTECAS, dependiente de la DIRECCIÓN DE BARRIOS Y PATRIMONIO.
 </t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=9hzZ5GW%2BVOydHqxMi6Kpxw%3D%3D</t>
   </si>
   <si>
-    <t>1449</t>
-[...5 lines deleted...]
-    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=SFXVG9v%2FkMTAkwes1rZaGQ%3D%3D</t>
+    <t>1452</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Autorízase a la sociedad SERVICIOS EDITORIALES Y EDUCATIVOS LTDA., RUT N°77.474.740-0, la VENTA DE LIBROS en la activdad Presentación del libro "YO SOY GRANDE YO SOY PEQUEÑA" a realizarse al interior del CAFÉ LITERARIO SANTA ISABEL, ubicado en AVDA. SANTA ISABEL N°1240, el día  26 de septiembre de 2026, desde las 12:00 horas y hasta las 13:00 horas, organizada por el DEPARTAMENTO BIBLIOTECAS, dependiente de la DIRECCIÓN DE BARRIOS Y PATRIMONIO.</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=ALRXlOdePP5h34X1MAOMdw%3D%3D</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
     <t>25-08-2026</t>
   </si>
   <si>
     <t>25.08.2026</t>
   </si>
   <si>
     <t xml:space="preserve">Autorízase a la sociedad UDD VENTURES S.A., RUT N°76.109.353-3, en conjunto con el Departamento de Innovación, Industria Creativa y Economía Sostenible, dependiente de la Dirección de Desarrollo Local, a realizar la actividad  Encuentro Ecosistema UDD, Ventures2026, cuyo objetivo es dar bienvenida a la nueva generación de proyectos Semillas Inicia y Semilla Expande 2026 de CORFO, acompañados por UDD Ventures, generando desde el inicio un espacio de conexión, aprendizaje y vinculación con el ecosistema emprendedor.</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=pTVHJLJ%2FXQrks1LVv6l9jQ%3D%3D</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
     <t>17-08-2026</t>
   </si>
   <si>
     <t>17.08.2026</t>
   </si>
@@ -395,134 +434,134 @@
   <si>
     <t xml:space="preserve">Autorízase a la DIRECCIÓN DE BARRIOS Y PATRIMONIO, a través del Departamento Bibliotecas, para realizar la actividad masiva BOOKISH FEST, el día 25 de abril de 2026, desde las 11:00 hasta las 18:00 horas, en el parque Balmaceda. </t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=1mJQthQKZE6o3YOVwdlMVQ%3D%3D</t>
   </si>
   <si>
     <t>Abril</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>14-04-2026</t>
   </si>
   <si>
     <t>14.04.2026</t>
   </si>
   <si>
     <t>Autorízase a la sociedad MUJERES DEL PACIFICO SPA, RUT N°76.338.128-5, en conjunto con la Dirección de Desarrollo Local, una actividad enfocada en el emprendimiento femenino. Programa de formación que busca potenciar el liderazgo de mujeres emprendedoras</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=jmar2eU%2BXy4GAg23rkTB1Q%3D%3D</t>
   </si>
   <si>
+    <t>527</t>
+  </si>
+  <si>
+    <t>09-04-2026</t>
+  </si>
+  <si>
+    <t>09.04.2026</t>
+  </si>
+  <si>
+    <t>Autorízase la realzacón del evento con venta de bebidas alcohólicas denominado "Vendimia Fest 2026".</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=E0N7nfKuv%2F5XZ1s0eaHf8w%3D%3D</t>
+  </si>
+  <si>
     <t>528</t>
   </si>
   <si>
-    <t>09-04-2026</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Autorízase a la sociedad UNITED VISIONS SPA, RUT.N°77.7652672, en conjunto con la Dirección de Desarrollo Local, a realizar una actividad  que tiene por nomrbe WELCOME TOAST DE NERDEARLA el día 15.04.2026 de 17:00 a 21:00 hrs.</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=sJsFjlZKP1wtqT0pqjYNEg%3D%3D</t>
   </si>
   <si>
-    <t>527</t>
-[...7 lines deleted...]
-  <si>
     <t>Marzo</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>27-03-2026</t>
   </si>
   <si>
     <t>27.03.2026</t>
   </si>
   <si>
     <t>Autorízase a la Dirección de Barrios y Patrimonio, para realizar la actividad "FERIA FRANCOFONA", que se realizará el día sábado 28 de marzo de 2026, desde las 11:00 a las 18:00 hrs., en calle Constitución.</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=Kq6HJ54yEjKHWHM7B5hXPA%3D%3D</t>
   </si>
   <si>
+    <t>435</t>
+  </si>
+  <si>
+    <t>26-03-2026</t>
+  </si>
+  <si>
+    <t>26.03.2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Autorízase a la sociedad STUDIO LIBROS SPA, RUT N° 77.643.627-5, la venta de libros en la actividad ENCUENTRO DE ESCRITORAS  NACIONALES ROMANCE, a realizarse en el CAFÉ LITERARIO PARQUE BUSTAMANTE, ubicado en AVDA.GENERAL BUSTAMANTE altura del 50.</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=oK5TP5daGuQ7qScY5Jui1g%3D%3D</t>
+  </si>
+  <si>
+    <t>434</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Autorízase a la DIRECCION DE BARRIOS  Y  PATRIMONIO, para realizar la actividad masiva FERIA DEL LIBRO. EDITORIALES Y AUTORES, el dia 23 de abril de 2026, desde las 11:00 hasta las 18:00 horas, en el en el Parque Balmaceda, la que tiene como principal.</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=Rt8r%2Bd5u%2BZ0M%2BNNZEgsGkw%3D%3D</t>
+  </si>
+  <si>
     <t>437</t>
   </si>
   <si>
-    <t>26-03-2026</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Autorízase a la sociedad STUDIO LIBROS SPA, RUT N°77.643.627-5, la venta de libros UMBRAL LITERARIO 1ERA EDICIÓN: CRIATURAS FANTÁSTICAS Y CÓMO CREARLAS, en el CAFÉ LITERARIO PARQUE BUSTAMANTE, el día 23.04.2026 desde las 18:00 hrs. </t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=YT0Hah4rFYKQ5RnCipAzmA%3D%3D</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t xml:space="preserve">Autorízase a la sociedad MARKETFACT LTDA., RUT N°76.974.790-7, en conjunto con el Departamento de Innovación, Industrias Creativas y Economía Sostenible, dependiente de la Dirección de Desarrollo Local. </t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=FqRH8Naf9wR38MMpRs3LCQ%3D%3D</t>
   </si>
   <si>
-    <t>434</t>
-[...16 lines deleted...]
-  <si>
     <t>423</t>
   </si>
   <si>
     <t>24-03-2026</t>
   </si>
   <si>
     <t>24.03.2026</t>
   </si>
   <si>
     <t>Autorizase a la sociedad EDITORIAL CHILENA DE MONTAÑA SPA, RUT N° 77.859.191-K, la VENTADE LIBROS en la actividad presentación del libro ¿HEROES POR DÍA ¿a la realizarse en el CAFÉ LITERARIO PARQUE BUSTAMANTE, ubicado en AVDA. GENERAL BUSTAMANTE.</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=XvSqh6aa0GpZ0%2By7gUx87A%3D%3D</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>23-03-2026</t>
   </si>
   <si>
     <t>23.03.2026</t>
   </si>
   <si>
     <t>Autorízase a la DIRECCIÓN DE BARRIOS Y PATRIMONIO, para realizar la actividad masiva FERIA DE LIBROS USADOS, los días 20,21 y 22 de abril de 2026. desde las 11:00 hasta las 18:00 hrs, en el Frontis de la Biblioteca Municipal, Avda. Manuel Montt N°101,</t>
@@ -539,72 +578,72 @@
   <si>
     <t>20.03.2026</t>
   </si>
   <si>
     <t>Autorízase a la empresa EDICIONES OVEROL ANDRÉS ALEJANDRO FLORIT CENTRO E.I.R.L., RUT N°76.483.426-7, la venta de libros en la actividad CELEBRACIÓN DEL DÍA DE LA POESÍA, a realizarse en el CAFÉ LITERARIO PARQUE BUSTAMANTE,ubicado en AVDA.GENERAL.</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=P9e02fBScW1dBO%2BOvzqwvg%3D%3D</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>10-03-2026</t>
   </si>
   <si>
     <t>10.03.2026</t>
   </si>
   <si>
     <t>Autorízase a la DIRECCION DE BARRIOS Y PATRIMONIO, para realizar la actividad XIII versión del FESTIVAL DE LA LANA, los dias 24, 25 y 26 de abril de 2026, desde las 11:00 hasta las 20:00 horas, en el Centro Cultural Montecarmelo.</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=85eO9dyNZNfF9hpHjutlwA%3D%3D</t>
   </si>
   <si>
+    <t>328</t>
+  </si>
+  <si>
+    <t>09-03-2026</t>
+  </si>
+  <si>
+    <t>09.03.2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Autorízase a la empresa MARÍA EUGENIA LORENZINI PIZARRO EDITORIAL E.I.R.L., RUT N° 76.085.582-0, la VENTA DE LIBROS en la actividad "CUARENTA Y CINCO ESCALONES", al interior del CAFÉ LITERARIO PARQUE BUSTAMANTE, el día 17.03.2026 a las 18:15 horas. </t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=xs7rpCzwoxlFtjMmJ4cWIg%3D%3D</t>
+  </si>
+  <si>
     <t>327</t>
   </si>
   <si>
-    <t>09-03-2026</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Autorízase a SOCIEDAD EDITORIAL IBEROAMERICANA SPA, RUT N°77.760. 758-8, la venta de libros en la actividad CONVERSATORIO VOCES DEL AGUA, a realizarse al interior del CAFÉ LITERARIO PARQUE BUSTAMANTE, el día 26.03.2026 a las 18:30 horas. </t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=un2X4yEJo34IRg08eFr7dA%3D%3D</t>
-  </si>
-[...7 lines deleted...]
-    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=xs7rpCzwoxlFtjMmJ4cWIg%3D%3D</t>
   </si>
   <si>
     <t>Febrero</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>13-02-2026</t>
   </si>
   <si>
     <t>13.02.2026</t>
   </si>
   <si>
     <t>Autorízase la actividad FIGHTING COME BACK que desarrollará la ASOCAICION CHILENA DE ES´PRTS Y DEPORTES PHYGITAL , en conjuto con el Departamento de Innovación, Industrias Creativas y Economía Sostenible, el día 28 de febrero en calle LOS JESUITAS 881</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=Ph%2BMQtg9OL6My%2BwdYHwQUg%3D%3D</t>
   </si>
   <si>
     <t>Enero</t>
   </si>
   <si>
     <t>108</t>
   </si>
@@ -663,51 +702,51 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:M38"/>
+  <dimension ref="A1:M40"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
@@ -771,1485 +810,1567 @@
       </c>
       <c r="M2" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>26</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>27</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>29</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G3" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="H3" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I3" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K3" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L3" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M3" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B4" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C4" s="0" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="D4" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="E4" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="H4" s="0" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="I4" s="0" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="J4" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K4" s="0" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="L4" s="0" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="M4" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E5" s="0" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="F5" s="0" t="s">
-        <v>30</v>
+        <v>44</v>
       </c>
       <c r="G5" s="0" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="H5" s="0" t="s">
-        <v>20</v>
+        <v>46</v>
       </c>
       <c r="I5" s="0" t="s">
-        <v>21</v>
+        <v>47</v>
       </c>
       <c r="J5" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K5" s="0" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="L5" s="0" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="M5" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>26</v>
+        <v>42</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>30</v>
+        <v>44</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="H6" s="0" t="s">
-        <v>31</v>
+        <v>46</v>
       </c>
       <c r="I6" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K6" s="0" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="L6" s="0" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="M6" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>26</v>
+        <v>53</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>30</v>
+        <v>44</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>30</v>
+        <v>45</v>
       </c>
       <c r="H7" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I7" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K7" s="0" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="L7" s="0" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="M7" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>26</v>
+        <v>42</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>30</v>
+        <v>44</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="H8" s="0" t="s">
-        <v>31</v>
+        <v>46</v>
       </c>
       <c r="I8" s="0" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K8" s="0" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="L8" s="0" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="M8" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>26</v>
+        <v>42</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>54</v>
+        <v>44</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>55</v>
+        <v>44</v>
       </c>
       <c r="H9" s="0" t="s">
-        <v>31</v>
+        <v>46</v>
       </c>
       <c r="I9" s="0" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K9" s="0" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="L9" s="0" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="M9" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>27</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>59</v>
+        <v>44</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="H10" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I10" s="0" t="s">
-        <v>44</v>
+        <v>33</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K10" s="0" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="L10" s="0" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="M10" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>26</v>
+        <v>42</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>31</v>
+        <v>46</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K11" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="L11" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="M11" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>26</v>
+        <v>71</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>31</v>
+        <v>46</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K12" s="0" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="L12" s="0" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="M12" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>73</v>
+        <v>42</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>27</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>20</v>
+        <v>46</v>
       </c>
       <c r="I13" s="0" t="s">
-        <v>21</v>
+        <v>47</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K13" s="0" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="L13" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="M13" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>79</v>
+        <v>42</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>31</v>
+        <v>46</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K14" s="0" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="L14" s="0" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="M14" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>44</v>
+        <v>33</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K15" s="0" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="L15" s="0" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="M15" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>83</v>
+        <v>92</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="E16" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="F16" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G16" s="0" t="s">
         <v>89</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H16" s="0" t="s">
-        <v>31</v>
+        <v>46</v>
       </c>
       <c r="I16" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K16" s="0" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="L16" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="M16" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>83</v>
+        <v>96</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>31</v>
+        <v>46</v>
       </c>
       <c r="I17" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K17" s="0" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="L17" s="0" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="M17" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>27</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>31</v>
+        <v>46</v>
       </c>
       <c r="I18" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K18" s="0" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="L18" s="0" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="M18" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>105</v>
+        <v>96</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>31</v>
+        <v>46</v>
       </c>
       <c r="I19" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K19" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="L19" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="M19" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>105</v>
+        <v>112</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>27</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>31</v>
+        <v>46</v>
       </c>
       <c r="I20" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K20" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="L20" s="0" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="M20" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="I21" s="0" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K21" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="L21" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="M21" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>122</v>
+        <v>118</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>31</v>
+        <v>46</v>
       </c>
       <c r="I22" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K22" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="L22" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="M22" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>122</v>
+        <v>129</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="I23" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K23" s="0" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="L23" s="0" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="M23" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>122</v>
+        <v>135</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>129</v>
+        <v>137</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>130</v>
+        <v>138</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>31</v>
+        <v>46</v>
       </c>
       <c r="I24" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K24" s="0" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="L24" s="0" t="s">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="M24" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>31</v>
+        <v>46</v>
       </c>
       <c r="I25" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K25" s="0" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="L25" s="0" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="M25" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="E26" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="F26" s="0" t="s">
         <v>142</v>
       </c>
-      <c r="F26" s="0" t="s">
+      <c r="G26" s="0" t="s">
         <v>143</v>
       </c>
-      <c r="G26" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H26" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I26" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K26" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="L26" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="M26" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>136</v>
+        <v>149</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>144</v>
+        <v>152</v>
       </c>
       <c r="H27" s="0" t="s">
-        <v>31</v>
+        <v>46</v>
       </c>
       <c r="I27" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K27" s="0" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="L27" s="0" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="M27" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>136</v>
+        <v>149</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>143</v>
+        <v>156</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>144</v>
+        <v>157</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>31</v>
+        <v>46</v>
       </c>
       <c r="I28" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K28" s="0" t="s">
-        <v>151</v>
+        <v>158</v>
       </c>
       <c r="L28" s="0" t="s">
-        <v>152</v>
+        <v>159</v>
       </c>
       <c r="M28" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>136</v>
+        <v>149</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>153</v>
+        <v>160</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>143</v>
+        <v>156</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>144</v>
+        <v>157</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>31</v>
+        <v>46</v>
       </c>
       <c r="I29" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K29" s="0" t="s">
-        <v>154</v>
+        <v>161</v>
       </c>
       <c r="L29" s="0" t="s">
-        <v>155</v>
+        <v>162</v>
       </c>
       <c r="M29" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>136</v>
+        <v>149</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="E30" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="F30" s="0" t="s">
         <v>156</v>
       </c>
-      <c r="F30" s="0" t="s">
+      <c r="G30" s="0" t="s">
         <v>157</v>
       </c>
-      <c r="G30" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H30" s="0" t="s">
-        <v>31</v>
+        <v>46</v>
       </c>
       <c r="I30" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K30" s="0" t="s">
-        <v>159</v>
+        <v>164</v>
       </c>
       <c r="L30" s="0" t="s">
-        <v>160</v>
+        <v>165</v>
       </c>
       <c r="M30" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>136</v>
+        <v>149</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>162</v>
+        <v>156</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>31</v>
+        <v>46</v>
       </c>
       <c r="I31" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K31" s="0" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="L31" s="0" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="M31" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>136</v>
+        <v>149</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>31</v>
+        <v>46</v>
       </c>
       <c r="I32" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K32" s="0" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="L32" s="0" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="M32" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>136</v>
+        <v>149</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="H33" s="0" t="s">
-        <v>31</v>
+        <v>46</v>
       </c>
       <c r="I33" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K33" s="0" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="L33" s="0" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="M33" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>136</v>
+        <v>149</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>31</v>
+        <v>46</v>
       </c>
       <c r="I34" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K34" s="0" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="L34" s="0" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="M34" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>136</v>
+        <v>149</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>177</v>
+        <v>185</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>178</v>
+        <v>186</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>31</v>
+        <v>46</v>
       </c>
       <c r="I35" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K35" s="0" t="s">
-        <v>182</v>
+        <v>187</v>
       </c>
       <c r="L35" s="0" t="s">
-        <v>183</v>
+        <v>188</v>
       </c>
       <c r="M35" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>184</v>
+        <v>149</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>31</v>
+        <v>46</v>
       </c>
       <c r="I36" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K36" s="0" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
       <c r="L36" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="M36" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B37" s="0" t="s">
+        <v>149</v>
+      </c>
+      <c r="C37" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="D37" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="F37" s="0" t="s">
         <v>190</v>
       </c>
-      <c r="C37" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E37" s="0" t="s">
+      <c r="G37" s="0" t="s">
         <v>191</v>
       </c>
-      <c r="F37" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H37" s="0" t="s">
-        <v>31</v>
+        <v>46</v>
       </c>
       <c r="I37" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K37" s="0" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="L37" s="0" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="M37" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>190</v>
+        <v>197</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>193</v>
+        <v>200</v>
       </c>
       <c r="H38" s="0" t="s">
-        <v>31</v>
+        <v>46</v>
       </c>
       <c r="I38" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K38" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="L38" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="M38" s="0" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="B39" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="C39" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="D39" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="E39" s="0" t="s">
+        <v>204</v>
+      </c>
+      <c r="F39" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="G39" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="H39" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="I39" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="J39" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="K39" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="L39" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="M39" s="0" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="B40" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="C40" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="D40" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="E40" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="F40" s="0" t="s">
+        <v>210</v>
+      </c>
+      <c r="G40" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="H40" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="I40" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="J40" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="K40" s="0" t="s">
+        <v>211</v>
+      </c>
+      <c r="L40" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="M40" s="0" t="s">
         <v>25</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>