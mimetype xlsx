--- v0 (2026-05-12)
+++ v1 (2026-08-13)
@@ -4,230 +4,605 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="hoja_1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="62" uniqueCount="62">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="187" uniqueCount="187">
   <si>
     <t>Denominación del programa</t>
   </si>
   <si>
     <t>Total de Beneficiarios</t>
   </si>
   <si>
     <t>Fecha de Otorgamiento</t>
   </si>
   <si>
     <t>Tipo de acto respectivo beneficio</t>
   </si>
   <si>
     <t>Número del Acto</t>
   </si>
   <si>
     <t>Fecha del Acto</t>
   </si>
   <si>
     <t>Nómina de beneficiarios</t>
   </si>
   <si>
+    <t>COLCHÓN ANTIESCARAS</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>jul.-2026</t>
+  </si>
+  <si>
+    <t>REGLAMENTO DIDECO VIGENTE</t>
+  </si>
+  <si>
+    <t>322</t>
+  </si>
+  <si>
+    <t>18/02/2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=IphV64t0B%2FHxuh9N3U7CrA%3D%3D</t>
+  </si>
+  <si>
+    <t>MEDICAMENTOS ONCOLÓGICOS</t>
+  </si>
+  <si>
+    <t>0</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=%2FdJgSviH%2Bkpf%2FxNZs%2FC1yw%3D%3D</t>
+  </si>
+  <si>
+    <t>AYUDAS TÉCNICAS MÉDICAS</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=EKCJY8RjBGNVr3gKkP44rQ%3D%3D</t>
+  </si>
+  <si>
+    <t>APOYO POR ATENCIÓN KINESIOLÓGICA O TERAPIA OCUPACIONAL</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=FKzOZ216MK6ZcO7J%2FG9XXQ%3D%3D</t>
+  </si>
+  <si>
+    <t>APOYO ATENCIÓN HOSPITALARIA</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=1RLyA%2F7WbuWvRsitJDjS3Q%3D%3D</t>
+  </si>
+  <si>
+    <t>ATENCIÓN Y/O TRATAMIENTO DENTAL</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=J%2FWGP6vbj5AgyOX%2BCmpidw%3D%3D</t>
+  </si>
+  <si>
+    <t>SUPLEMENTO ALIMENTICIO</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=MyIEQt%2FwxUahhvhDOLhVyw%3D%3D</t>
+  </si>
+  <si>
+    <t>RETIRO DE ESCOMBROS, RAMAS Y OTROS</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=7i%2FBX%2F3nQ641zhILrRjxkw%3D%3D</t>
+  </si>
+  <si>
+    <t>AYUDAS TÉCNICAS PARA PERSONAS MAYORES</t>
+  </si>
+  <si>
+    <t>18/02/206</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=ou2duSZn0gxzHih4AgvPaQ%3D%3D</t>
+  </si>
+  <si>
+    <t>ALOJAMIENTO TEMPORAL DE EMERGENCIA</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=N3wJCSA%2Bjohw0V9yVD437A%3D%3D</t>
+  </si>
+  <si>
+    <t>TRASLADOS DE EMERGENCIA</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=sOm795x1pAa2fHw4dRUtaA%3D%3D</t>
+  </si>
+  <si>
+    <t>SERVICIO SEPULTURA</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=1ckUUE%2Fm7FRg5bt2z%2BoY%2BA%3D%3D</t>
+  </si>
+  <si>
+    <t>SERVICIO FUNERARIO</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=AE%2Be3HpcfpTwi7DeePMsfg%3D%3D</t>
+  </si>
+  <si>
+    <t>DEVOLUCIÓN DE DERECHOS DE ASEO</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=n4jMFaRXfCQmvZNCHkMvBA%3D%3D</t>
+  </si>
+  <si>
+    <t>VIVIENDA DE EMERGENCIA</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=ZDwH6shlvs11%2B8B%2F%2BAJEBw%3D%3D</t>
+  </si>
+  <si>
+    <t>PLANCHAS DE ZINC</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=MKExmK011YDWKzWZglkpAw%3D%3D</t>
+  </si>
+  <si>
+    <t>NYLON</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=S2Sr2obQ0L3Sm4xcQ%2BpsEA%3D%3D</t>
+  </si>
+  <si>
+    <t>EQUIPAMIENTO ESENCIAL DE VIVIENDA</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=WpeYXhLsCGh6oRmn3f7Zfw%3D%3D</t>
+  </si>
+  <si>
+    <t>EQUIPAMIENTO ROPA DE CAMA</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=kJbqsUBS%2FOs3e7IjBgyCyw%3D%3D</t>
+  </si>
+  <si>
+    <t>EQUIPAMIENTO DE DORMITORIO</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=qoAMvqTTetCECPdvl5r3AQ%3D%3D</t>
+  </si>
+  <si>
+    <t>KIT DE ABRIGO PARA PERSONAS EN SITUACIÓN DE CALLE</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=UM8jVbiYLFSrVOBRFIRotQ%3D%3D</t>
+  </si>
+  <si>
+    <t>KIT DE ÚTILES D EASEO PERSONAL PARA PERSONAS EN SITUACIÓN DE CALLE</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=xSUDU1Ham97Fa6XrL4k3Ow%3D%3D</t>
+  </si>
+  <si>
+    <t>KIT DE ÚTILES DE ASEO</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=NH70kpSkPMieRm5P0ppWZw%3D%3D</t>
+  </si>
+  <si>
+    <t>SABANILLAS Y/O TOALLAS HÚMEDAS</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=f70I%2F2zaQum%2B2x1BU3YiJw%3D%3D</t>
+  </si>
+  <si>
+    <t>PAÑALES</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=MRnmCnWLCILZ7RKHpYXsAw%3D%3D</t>
+  </si>
+  <si>
+    <t>EXÁMENES MÉDICOS</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=f0p1PuDWgbAHCw4BRCV8PA%3D%3D</t>
+  </si>
+  <si>
+    <t>MEDICAMENTOS POR ENFERMEDAD COMÚN E INSUMOS MÉDICOS COMO PAÑALES, CREMAS DERMATOLÓGICAS, INYECCIONES, VACUNAS Y OTROS</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=NnKPIpjw2fi4cTydZZdPIg%3D%3D</t>
+  </si>
+  <si>
+    <t>MEDICAMENTOS POR ENFERMEDAD CATASTRÓFICA O DE ALTO COSTO (NO ONCOLOGICA)</t>
+  </si>
+  <si>
+    <t>116</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=RkJV9ru02SbZTVJ9tDuY2Q%3D%3D</t>
+  </si>
+  <si>
+    <t>COMODATOS</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=4XPw6rpv3BNliutf9MeQlQ%3D%3D</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>jun.-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=IKsAadEMo0V%2B46oKty%2F2uw%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=22TuHPuIRsWYlTl%2F0QrsLA%3D%3D</t>
+  </si>
+  <si>
+    <t>APOYO POR ATENCIÓN HOSPITALARIA</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=8p4tO6hydZlbGvFJj%2FarNw%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=qgAB%2BRJ20RfEV1n4TwG9eA%3D%3D</t>
+  </si>
+  <si>
+    <t>COLCHÓN ANTI ESCARAS</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=93wyEGjg30URhB0uQPmPBw%3D%3D</t>
+  </si>
+  <si>
+    <t>RETIRO DE ESCOMBROS, RAMAS U OTROS</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=5It0t%2BcfNU65gZaemBqcKg%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=XDIzfBYRotTB3wPe%2B9XklQ%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=fm7ISb29yZuAiqS%2BqD5F1A%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=fJDqogwYba8ziIVQkPTOKA%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=LS9BQwppWtSEDR4Kpc6UoA%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=1HiPniF59EFD%2F2V26ZR4vA%3D%3D</t>
+  </si>
+  <si>
+    <t>SERVICIO DE SEPULTURA</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=68dz1qA10OmivAuWoC%2Ff6Q%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=A4Wg3tSXNdwOeizyYXvMcg%3D%3D</t>
+  </si>
+  <si>
+    <t>DEVOLUCIÓN DERECHOS DE ASEO</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=sDdM%2BLZCnCw0Gtv2fMb%2FZw%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=WogH8Y5XagmlBu8zzykMNw%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=GjEFa%2BQbHUmtyo0YKr1r6g%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=RsPyV54Ma0qpM5fcS7lHFg%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=NexfzUGwNTXw2CnuvTn6Lg%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=JU8ByEWWiKSOND7v2Knfdg%3D%3D</t>
+  </si>
+  <si>
     <t>KIT PARA PERSONAS EN SITUACIÓN DE CALLE</t>
   </si>
   <si>
-    <t>1</t>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=lu%2FRyOuNnDMDCVtFgchhXA%3D%3D</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>REGLAMENTO DIDECO 2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=nMLHRGNj76HqL003ZITbmg%3D%3D</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=pxcAQSIyqBNN854BLctWXw%3D%3D</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=kW1VUrqx4Ngrtj7ApbAxUg%3D%3D</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=Op8%2Bcpk69DUgbrkNv4Qfrg%3D%3D</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=JVrxczKyFjgzCu7fnTtiog%3D%3D</t>
+  </si>
+  <si>
+    <t>MEDICAMENTOS</t>
+  </si>
+  <si>
+    <t>142</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=%2B%2F%2F82Y%2Bvu3gwqhIzN%2FuVcQ%3D%3D</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>may.-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=bxnnz1AtUAkJDwewdaQy9w%3D%3D</t>
+  </si>
+  <si>
+    <t>151</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=EK81oqS2jkGL90pa9ESTuw%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=U4N%2F9I4vqM%2F7Fo7wo82OPA%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=7YWNAZLG1Uwd%2F1m62XFziQ%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=CkiFeouHIsLIIMe49tJ%2BAQ%3D%3D</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=63eqVYCXAfQl%2B31rwuk9uQ%3D%3D</t>
+  </si>
+  <si>
+    <t>SEPULTURA</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=qYdsLnAZG2hKH5UnQFq0Gg%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=fb9ZR7zqAG0AJGc2sbKGIw%3D%3D</t>
+  </si>
+  <si>
+    <t>EXÁMENS MÉDICOS</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=gO8bq%2FvUVueoAyEf7leYLA%3D%3D</t>
+  </si>
+  <si>
+    <t>313</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=M6hHorKLq178dnMjYVbSMg%3D%3D</t>
+  </si>
+  <si>
+    <t>1802/2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=RpSNM7NOiuaJjwjl%2BbD5cw%3D%3D</t>
+  </si>
+  <si>
+    <t>APOYO POR ATENCIÓN KINESIOLÓGICA Y/O TERAPIA OCUPACIONAL</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=HclT6oOc8Llim%2BVdchedTw%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=eN%2Fv8XkpC4EVN%2Bleb0q9Fg%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=KUUnvE3p3lCZ3gAQY3WNYQ%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=KiSh4OvjlYGE0ln8ZLBAXA%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=kBY6%2F%2BiyiLwhwqsOhv4YzA%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=UZGpShY8D3%2BfskK7pGA9Yw%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=z%2FebyEUGW9a%2BISoEo8h10Q%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=B1Iz4XjoUnj0HNwjlyi3zw%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=QdaG73LDAYRwJGarinK48w%3D%3D</t>
   </si>
   <si>
     <t>abr.-2026</t>
   </si>
   <si>
-    <t>REGLAMENTO DIDECO VIGENTE</t>
-[...7 lines deleted...]
-  <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=iAXhN8mkB195ebZ%2FCyX0gQ%3D%3D</t>
   </si>
   <si>
-    <t>KIT DE ÚTILES DE ASEO</t>
-[...1 lines deleted...]
-  <si>
     <t>344</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=NyifmokqTwiwtffQSpZbrw%3D%3D</t>
   </si>
   <si>
-    <t>NYLON</t>
-[...1 lines deleted...]
-  <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=UBucoB1MOkZ7bpEEk1OBtg%3D%3D</t>
   </si>
   <si>
-    <t>PAÑALES</t>
-[...4 lines deleted...]
-  <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=V1lVYHmrJyC76FRfS36Gwg%3D%3D</t>
   </si>
   <si>
-    <t>PLANCHAS DE ZINC</t>
-[...1 lines deleted...]
-  <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=0EHtBjckq8fNZtFDuAA8%2FA%3D%3D</t>
   </si>
   <si>
     <t>SABANILLAS Y TOALLAS HÚMEDAS</t>
   </si>
   <si>
-    <t>30</t>
-[...1 lines deleted...]
-  <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=A%2FzwMuybACz6a4Rm%2FEthoA%3D%3D</t>
   </si>
   <si>
     <t>SERVIVIO DE SEPULTURA</t>
   </si>
   <si>
-    <t>0</t>
-[...1 lines deleted...]
-  <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=Zb%2BJBhDIuUBDF8xFe3bBlw%3D%3D</t>
   </si>
   <si>
-    <t>SERVICIO FUNERARIO</t>
-[...1 lines deleted...]
-  <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=1pecdSPZC0JzQtDtEX%2B%2FSg%3D%3D</t>
   </si>
   <si>
-    <t>APOYO ATENCIÓN HOSPITALARIA</t>
-[...1 lines deleted...]
-  <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=t14W5Wm4QkieETBzmlEfAQ%3D%3D</t>
   </si>
   <si>
     <t>APOYO POR ATENCIÓN KINESIOLOGICA O TERAPIA OCUPACIONAL</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=autfrA9sOqvg8quRSphLFQ%3D%3D</t>
   </si>
   <si>
-    <t>ATENCIÓN Y/O TRATAMIENTO DENTAL</t>
-[...4 lines deleted...]
-  <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=tnxvAQiY7l40UM7F0btRyA%3D%3D</t>
   </si>
   <si>
-    <t>AYUDAS TÉCNICAS MÉDICAS</t>
-[...1 lines deleted...]
-  <si>
     <t>15</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=yJlwXQuNth%2BiDCZ0p2C5JQ%3D%3D</t>
   </si>
   <si>
-    <t>COLCHÓN ANTIESCARAS</t>
-[...4 lines deleted...]
-  <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=ZaPC%2B4fml9EGMxCRlWsFGQ%3D%3D</t>
   </si>
   <si>
-    <t>COMODATOS</t>
-[...4 lines deleted...]
-  <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=uiWDcnBJzedyBkBc5NjCGA%3D%3D</t>
   </si>
   <si>
-    <t>DEVOLUCIÓN DERECHOS DE ASEO</t>
-[...1 lines deleted...]
-  <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=aqpPg%2BUWRV5bCnhl%2Bni0eA%3D%3D</t>
   </si>
   <si>
-    <t>EQUIPAMIENTO DE DORMITORIO</t>
-[...1 lines deleted...]
-  <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=R1DpQ9SdSKqjqZ62b5dgNQ%3D%3D</t>
   </si>
   <si>
-    <t>EQUIPAMIENTO ESENCIAL DE VIVIENDA</t>
-[...4 lines deleted...]
-  <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=pDa%2FyySxJ6QqMFSYmZkLdg%3D%3D</t>
   </si>
   <si>
-    <t>EQUIPAMIENTO ROPA DE CAMA</t>
-[...1 lines deleted...]
-  <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=b11%2FiSHNSZ6sFt1OARG3tw%3D%3D</t>
   </si>
   <si>
     <t>E´XAMENES MÉDICOS</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=hNGMVRhFRaeOeJ81oKm6Aw%3D%3D</t>
-  </si>
-[...1 lines deleted...]
-    <t>MEDICAMENTOS</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=rG1tfm9EHq%2BytT9vMs8hcg%3D%3D</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -244,51 +619,51 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:G21"/>
+  <dimension ref="A1:G96"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
@@ -324,438 +699,2163 @@
       </c>
       <c r="B3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>9</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>17</v>
       </c>
       <c r="B4" s="0" t="s">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>9</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F4" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E5" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F5" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>22</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>24</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>9</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F7" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="B8" s="0" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>9</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>9</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>9</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>12</v>
+        <v>32</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>34</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>28</v>
+        <v>15</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>9</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>36</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>37</v>
+        <v>15</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>9</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>40</v>
+        <v>15</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>9</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>43</v>
+        <v>15</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>9</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>9</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>28</v>
+        <v>15</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>9</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>28</v>
+        <v>48</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>9</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>9</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>43</v>
+        <v>54</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>9</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="B20" s="0" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>9</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>59</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>60</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>9</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>61</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="B22" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="C22" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D22" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E22" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F22" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G22" s="0" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="B23" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="C23" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D23" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G23" s="0" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="B24" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="C24" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D24" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E24" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F24" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G24" s="0" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="B25" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="C25" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D25" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E25" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F25" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="B26" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="C26" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D26" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E26" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F26" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G26" s="0" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="B27" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="C27" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D27" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G27" s="0" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="B28" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="C28" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D28" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F28" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G28" s="0" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="B29" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="C29" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D29" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="B30" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="C30" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D30" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E30" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F30" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G30" s="0" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="B31" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="C31" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="D31" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E31" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F31" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G31" s="0" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="B32" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="C32" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="D32" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E32" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F32" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G32" s="0" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="B33" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="C33" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="D33" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E33" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F33" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G33" s="0" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="B34" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="C34" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="D34" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E34" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F34" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G34" s="0" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="B35" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="C35" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="D35" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="B36" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="C36" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="D36" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E36" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="B37" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="C37" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="D37" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G37" s="0" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="B38" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="C38" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="D38" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E38" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F38" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G38" s="0" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="B39" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="C39" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="D39" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E39" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F39" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G39" s="0" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="B40" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="C40" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="D40" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E40" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F40" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G40" s="0" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="B41" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="C41" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="D41" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G41" s="0" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="B42" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="C42" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="D42" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F42" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G42" s="0" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="B43" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="C43" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="D43" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E43" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F43" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G43" s="0" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="B44" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="C44" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="D44" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="B45" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="C45" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="D45" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E45" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F45" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G45" s="0" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="B46" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="C46" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="D46" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E46" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F46" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G46" s="0" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="B47" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="C47" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="D47" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E47" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F47" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G47" s="0" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="B48" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="C48" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="D48" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E48" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F48" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="B49" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="C49" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="D49" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E49" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F49" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G49" s="0" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="B50" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="C50" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="D50" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E50" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F50" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G50" s="0" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="B51" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="C51" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="D51" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E51" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F51" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G51" s="0" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="B52" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="C52" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="D52" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E52" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F52" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G52" s="0" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="B53" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="C53" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="D53" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E53" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F53" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G53" s="0" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="B54" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C54" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="D54" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E54" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F54" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G54" s="0" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="B55" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="C55" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="D55" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E55" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F55" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G55" s="0" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" s="0" t="s">
+        <v>127</v>
+      </c>
+      <c r="B56" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="C56" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="D56" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="B57" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="C57" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="D57" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E57" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F57" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G57" s="0" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" s="0" t="s">
+        <v>127</v>
+      </c>
+      <c r="B58" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="C58" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="D58" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E58" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F58" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G58" s="0" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="B59" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="C59" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="D59" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G59" s="0" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="B60" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="C60" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="D60" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E60" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F60" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G60" s="0" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="B61" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="C61" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="D61" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E61" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F61" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G61" s="0" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="B62" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="C62" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="D62" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E62" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F62" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G62" s="0" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" s="0" t="s">
+        <v>140</v>
+      </c>
+      <c r="B63" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="C63" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="D63" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E63" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F63" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G63" s="0" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="B64" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="C64" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="D64" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E64" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G64" s="0" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" s="0" t="s">
+        <v>143</v>
+      </c>
+      <c r="B65" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="C65" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="D65" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E65" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F65" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G65" s="0" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="B66" s="0" t="s">
+        <v>145</v>
+      </c>
+      <c r="C66" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="D66" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E66" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F66" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G66" s="0" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="B67" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="C67" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="D67" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E67" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F67" s="0" t="s">
+        <v>147</v>
+      </c>
+      <c r="G67" s="0" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" s="0" t="s">
+        <v>149</v>
+      </c>
+      <c r="B68" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="C68" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="D68" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E68" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F68" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G68" s="0" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="B69" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="C69" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="D69" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E69" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F69" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G69" s="0" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="B70" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C70" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="D70" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E70" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F70" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G70" s="0" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="B71" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="C71" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="D71" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E71" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F71" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G71" s="0" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="B72" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C72" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="D72" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E72" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F72" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G72" s="0" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="B73" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="C73" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="D73" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E73" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F73" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G73" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="B74" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="C74" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="D74" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E74" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F74" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G74" s="0" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="B75" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="C75" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="D75" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E75" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F75" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G75" s="0" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="B76" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="C76" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="D76" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E76" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F76" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G76" s="0" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="B77" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="C77" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="D77" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E77" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F77" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G77" s="0" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="B78" s="0" t="s">
+        <v>161</v>
+      </c>
+      <c r="C78" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="D78" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E78" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F78" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G78" s="0" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="B79" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="C79" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="D79" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="B80" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="C80" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="D80" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="B81" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="C81" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="D81" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" s="0" t="s">
+        <v>166</v>
+      </c>
+      <c r="B82" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="C82" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="D82" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E82" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F82" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G82" s="0" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="B83" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="C83" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="D83" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="B84" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="C84" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="D84" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="B85" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="C85" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="D85" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E85" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F85" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G85" s="0" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="B86" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="C86" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="D86" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E86" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F86" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G86" s="0" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="B87" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="C87" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="D87" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E87" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F87" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="B88" s="0" t="s">
+        <v>175</v>
+      </c>
+      <c r="C88" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="D88" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E88" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F88" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G88" s="0" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="B89" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="C89" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="D89" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="B90" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="C90" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="D90" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E90" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F90" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G90" s="0" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="B91" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="C91" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="D91" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E91" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F91" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G91" s="0" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="B92" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="C92" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="D92" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E92" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F92" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G92" s="0" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="B93" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C93" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="D93" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E93" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F93" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G93" s="0" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="B94" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="C94" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="D94" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E94" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F94" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G94" s="0" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="B95" s="0" t="s">
+        <v>175</v>
+      </c>
+      <c r="C95" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="D95" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E95" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F95" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G95" s="0" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" s="0" t="s">
+        <v>127</v>
+      </c>
+      <c r="B96" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="C96" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="D96" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F96" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>186</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>