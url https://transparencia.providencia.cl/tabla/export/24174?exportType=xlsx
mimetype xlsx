--- v1 (2026-08-13)
+++ v2 (2026-09-27)
@@ -4,611 +4,728 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="hoja_1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="187" uniqueCount="187">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="226" uniqueCount="226">
   <si>
     <t>Denominación del programa</t>
   </si>
   <si>
     <t>Total de Beneficiarios</t>
   </si>
   <si>
     <t>Fecha de Otorgamiento</t>
   </si>
   <si>
     <t>Tipo de acto respectivo beneficio</t>
   </si>
   <si>
     <t>Número del Acto</t>
   </si>
   <si>
     <t>Fecha del Acto</t>
   </si>
   <si>
     <t>Nómina de beneficiarios</t>
   </si>
   <si>
+    <t>ATENCIÓN Y/O TRATAMIENTO DENTAL</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>ago.-2026</t>
+  </si>
+  <si>
+    <t>REGLAMENTO DIDECO VIGENTE</t>
+  </si>
+  <si>
+    <t>322</t>
+  </si>
+  <si>
+    <t>18/02/2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=OCOjmv4CJtc1dWRSr4Xo6Q%3D%3D</t>
+  </si>
+  <si>
+    <t>SUPLEMENTO ALIMENTICIO</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=mxlYW8c03frO3kXuyHBWjA%3D%3D</t>
+  </si>
+  <si>
+    <t>APOYO POR ATENCIÓN KINESIOLÓGICA O TERAPIA OCUPACIONAL</t>
+  </si>
+  <si>
+    <t>0</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=Rfqfp7CGMMMRz0K77t7DVw%3D%3D</t>
+  </si>
+  <si>
+    <t>AYUDAS TÉCNICAS MÉDICAS</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=sOfy%2FYnwWj5i49PH5YVJ6A%3D%3D</t>
+  </si>
+  <si>
+    <t>COMODATOS</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=YoEmb3B9Yl6B19YLdCRZrw%3D%3D</t>
+  </si>
+  <si>
     <t>COLCHÓN ANTIESCARAS</t>
   </si>
   <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=nAuSbvm6yQWvT3f0lRBGuw%3D%3D</t>
+  </si>
+  <si>
+    <t>EXÁMENES MÉDICOS</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=PYgEr1GOV2UCtP0H8DIxsQ%3D%3D</t>
+  </si>
+  <si>
+    <t>MEDICAMENTOS POR ENFERMEDAD COMÚN E INSUMOS MÉDICOS</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=qvbk0D8xLvDw7YMjqlKC2A%3D%3D</t>
+  </si>
+  <si>
+    <t>MEDICAMENTOS POR ENFERMEDAD CATASTRÓFICA O DE ALTO COSTO (NO ONCOLÓGICA)</t>
+  </si>
+  <si>
+    <t>83</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=ekS2lW9ZmalVCGxFowCVXA%3D%3D</t>
+  </si>
+  <si>
+    <t>MEDICAMENTOS POR ENFERMEDAD ONCOLOGICA</t>
+  </si>
+  <si>
     <t>1</t>
   </si>
   <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=yhq5PvfVx9bBjPlcE30B6Q%3D%3D</t>
+  </si>
+  <si>
+    <t>PAÑALES</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=qEM6DRPfF5k5UfGC1Ie3mw%3D%3D</t>
+  </si>
+  <si>
+    <t>SABANILLAS Y TOALLAS HÚMEDAS</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=9eRElcEq9nNcKNSE4d3AyA%3D%3D</t>
+  </si>
+  <si>
+    <t>KIT DE ÚTILES DE ASEO</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=1AhFmUI23Qv3CLmdlk2Lhw%3D%3D</t>
+  </si>
+  <si>
+    <t>KIT DE ÚTILES DE ASEO PARA PERSONAS EN SITUACIÓN DE CALLE</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=CzxlXVWKivmkSr8XMQBdDg%3D%3D</t>
+  </si>
+  <si>
+    <t>KIT DE ABRIGO PARA PERSONAS EN SITUACIÓN DE CALLE</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=ouNspKRmfbZpaVtEi%2BaR6Q%3D%3D</t>
+  </si>
+  <si>
+    <t>EQUIPAMIENTO ROPA DE CAMA</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=PKHIBgRaXvz%2B6cvybmm1rQ%3D%3D</t>
+  </si>
+  <si>
+    <t>EQUIPAMIENTO ESENCIAL PARA VIVIENDA</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=H9TZnUiPVEOBBoCis8Pa%2FA%3D%3D</t>
+  </si>
+  <si>
+    <t>NYLON</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=CiM8XM90t%2FF5olDrEgVh%2BQ%3D%3D</t>
+  </si>
+  <si>
+    <t>PLANCHAS DE ZINC</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=YtjvIrgFHdZhRZJOYbXp5w%3D%3D</t>
+  </si>
+  <si>
+    <t>VIVIENDA DE EMERGENCIA</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=gk4ioMQSduROtrTk8ZWZmw%3D%3D</t>
+  </si>
+  <si>
+    <t>DEVOLUCIÓN DERECHOS DE ASEO</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=atF8Qa9Fp2xQhC7rjZg%2B9g%3D%3D</t>
+  </si>
+  <si>
+    <t>SERVICIO FUNERARIO</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=m0IyN85odlX5AmzXqRVPZg%3D%3D</t>
+  </si>
+  <si>
+    <t>SERVICIO DE SEPULTURA</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=5PmM7h%2BYMwo8yxSQ%2F%2BV%2BJA%3D%3D</t>
+  </si>
+  <si>
+    <t>TRASLADOS DE EMERGENCIA</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=HNBP1D%2B6GlhZYrJFbqv0mA%3D%3D</t>
+  </si>
+  <si>
+    <t>ALOJAMIENTO TEMPORAL DE EMERGENCIA</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=3x9Xozw454QIc%2FrJE7lhjw%3D%3D</t>
+  </si>
+  <si>
+    <t>AYUDAS TÉCNICAS PARA PERSONAS MAYORES</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=KsxlV0d4S2wZ6r6lHr3HnA%3D%3D</t>
+  </si>
+  <si>
+    <t>RETIRO DE ESCOMBROS, RAMAS Y OTROS</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=auK0Vell465m00wMhz%2FXyQ%3D%3D</t>
+  </si>
+  <si>
+    <t>APOYO POR ATENCIÓN HOSPITALARIA</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=l44XrEoGKeoC%2F0vYkhE0HA%3D%3D</t>
+  </si>
+  <si>
+    <t>APOYO ATENCIÓN HOSPITALARIA</t>
+  </si>
+  <si>
     <t>jul.-2026</t>
   </si>
   <si>
-    <t>REGLAMENTO DIDECO VIGENTE</t>
-[...5 lines deleted...]
-    <t>18/02/2026</t>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=1RLyA%2F7WbuWvRsitJDjS3Q%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=J%2FWGP6vbj5AgyOX%2BCmpidw%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=EKCJY8RjBGNVr3gKkP44rQ%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=4XPw6rpv3BNliutf9MeQlQ%3D%3D</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=IphV64t0B%2FHxuh9N3U7CrA%3D%3D</t>
   </si>
   <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=f0p1PuDWgbAHCw4BRCV8PA%3D%3D</t>
+  </si>
+  <si>
+    <t>MEDICAMENTOS POR ENFERMEDAD COMÚN E INSUMOS MÉDICOS COMO PAÑALES, CREMAS DERMATOLÓGICAS, INYECCIONES, VACUNAS Y OTROS</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=NnKPIpjw2fi4cTydZZdPIg%3D%3D</t>
+  </si>
+  <si>
+    <t>MEDICAMENTOS POR ENFERMEDAD CATASTRÓFICA O DE ALTO COSTO (NO ONCOLOGICA)</t>
+  </si>
+  <si>
+    <t>116</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=RkJV9ru02SbZTVJ9tDuY2Q%3D%3D</t>
+  </si>
+  <si>
     <t>MEDICAMENTOS ONCOLÓGICOS</t>
   </si>
   <si>
-    <t>0</t>
-[...1 lines deleted...]
-  <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=%2FdJgSviH%2Bkpf%2FxNZs%2FC1yw%3D%3D</t>
   </si>
   <si>
-    <t>AYUDAS TÉCNICAS MÉDICAS</t>
-[...8 lines deleted...]
-    <t>APOYO POR ATENCIÓN KINESIOLÓGICA O TERAPIA OCUPACIONAL</t>
+    <t>84</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=MRnmCnWLCILZ7RKHpYXsAw%3D%3D</t>
+  </si>
+  <si>
+    <t>SABANILLAS Y/O TOALLAS HÚMEDAS</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=f70I%2F2zaQum%2B2x1BU3YiJw%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=NH70kpSkPMieRm5P0ppWZw%3D%3D</t>
+  </si>
+  <si>
+    <t>KIT DE ÚTILES D EASEO PERSONAL PARA PERSONAS EN SITUACIÓN DE CALLE</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=xSUDU1Ham97Fa6XrL4k3Ow%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=UM8jVbiYLFSrVOBRFIRotQ%3D%3D</t>
+  </si>
+  <si>
+    <t>EQUIPAMIENTO DE DORMITORIO</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=qoAMvqTTetCECPdvl5r3AQ%3D%3D</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=kJbqsUBS%2FOs3e7IjBgyCyw%3D%3D</t>
+  </si>
+  <si>
+    <t>EQUIPAMIENTO ESENCIAL DE VIVIENDA</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=WpeYXhLsCGh6oRmn3f7Zfw%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=S2Sr2obQ0L3Sm4xcQ%2BpsEA%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=MKExmK011YDWKzWZglkpAw%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=ZDwH6shlvs11%2B8B%2F%2BAJEBw%3D%3D</t>
+  </si>
+  <si>
+    <t>DEVOLUCIÓN DE DERECHOS DE ASEO</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=n4jMFaRXfCQmvZNCHkMvBA%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=AE%2Be3HpcfpTwi7DeePMsfg%3D%3D</t>
+  </si>
+  <si>
+    <t>SERVICIO SEPULTURA</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=1ckUUE%2Fm7FRg5bt2z%2BoY%2BA%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=sOm795x1pAa2fHw4dRUtaA%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=N3wJCSA%2Bjohw0V9yVD437A%3D%3D</t>
+  </si>
+  <si>
+    <t>18/02/206</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=ou2duSZn0gxzHih4AgvPaQ%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=7i%2FBX%2F3nQ641zhILrRjxkw%3D%3D</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=MyIEQt%2FwxUahhvhDOLhVyw%3D%3D</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=FKzOZ216MK6ZcO7J%2FG9XXQ%3D%3D</t>
   </si>
   <si>
-    <t>APOYO ATENCIÓN HOSPITALARIA</t>
-[...191 lines deleted...]
-    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=4XPw6rpv3BNliutf9MeQlQ%3D%3D</t>
+    <t>17</t>
+  </si>
+  <si>
+    <t>jun.-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=JVrxczKyFjgzCu7fnTtiog%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=Op8%2Bcpk69DUgbrkNv4Qfrg%3D%3D</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=kW1VUrqx4Ngrtj7ApbAxUg%3D%3D</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=pxcAQSIyqBNN854BLctWXw%3D%3D</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>REGLAMENTO DIDECO 2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=nMLHRGNj76HqL003ZITbmg%3D%3D</t>
+  </si>
+  <si>
+    <t>KIT PARA PERSONAS EN SITUACIÓN DE CALLE</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=lu%2FRyOuNnDMDCVtFgchhXA%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=JU8ByEWWiKSOND7v2Knfdg%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=NexfzUGwNTXw2CnuvTn6Lg%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=RsPyV54Ma0qpM5fcS7lHFg%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=GjEFa%2BQbHUmtyo0YKr1r6g%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=WogH8Y5XagmlBu8zzykMNw%3D%3D</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=sDdM%2BLZCnCw0Gtv2fMb%2FZw%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=A4Wg3tSXNdwOeizyYXvMcg%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=68dz1qA10OmivAuWoC%2Ff6Q%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=1HiPniF59EFD%2F2V26ZR4vA%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=LS9BQwppWtSEDR4Kpc6UoA%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=fJDqogwYba8ziIVQkPTOKA%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=fm7ISb29yZuAiqS%2BqD5F1A%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=XDIzfBYRotTB3wPe%2B9XklQ%3D%3D</t>
+  </si>
+  <si>
+    <t>RETIRO DE ESCOMBROS, RAMAS U OTROS</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=5It0t%2BcfNU65gZaemBqcKg%3D%3D</t>
+  </si>
+  <si>
+    <t>COLCHÓN ANTI ESCARAS</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=93wyEGjg30URhB0uQPmPBw%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=qgAB%2BRJ20RfEV1n4TwG9eA%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=8p4tO6hydZlbGvFJj%2FarNw%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=22TuHPuIRsWYlTl%2F0QrsLA%3D%3D</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>jun.-2026</t>
-[...1 lines deleted...]
-  <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=IKsAadEMo0V%2B46oKty%2F2uw%3D%3D</t>
   </si>
   <si>
-    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=22TuHPuIRsWYlTl%2F0QrsLA%3D%3D</t>
-[...109 lines deleted...]
-  <si>
     <t>MEDICAMENTOS</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=%2B%2F%2F82Y%2Bvu3gwqhIzN%2FuVcQ%3D%3D</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>may.-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=bxnnz1AtUAkJDwewdaQy9w%3D%3D</t>
   </si>
   <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=QdaG73LDAYRwJGarinK48w%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=U4N%2F9I4vqM%2F7Fo7wo82OPA%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=7YWNAZLG1Uwd%2F1m62XFziQ%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=CkiFeouHIsLIIMe49tJ%2BAQ%3D%3D</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=63eqVYCXAfQl%2B31rwuk9uQ%3D%3D</t>
+  </si>
+  <si>
+    <t>SEPULTURA</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=qYdsLnAZG2hKH5UnQFq0Gg%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=fb9ZR7zqAG0AJGc2sbKGIw%3D%3D</t>
+  </si>
+  <si>
+    <t>EXÁMENS MÉDICOS</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=gO8bq%2FvUVueoAyEf7leYLA%3D%3D</t>
+  </si>
+  <si>
+    <t>313</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=M6hHorKLq178dnMjYVbSMg%3D%3D</t>
+  </si>
+  <si>
+    <t>1802/2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=RpSNM7NOiuaJjwjl%2BbD5cw%3D%3D</t>
+  </si>
+  <si>
+    <t>APOYO POR ATENCIÓN KINESIOLÓGICA Y/O TERAPIA OCUPACIONAL</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=HclT6oOc8Llim%2BVdchedTw%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=eN%2Fv8XkpC4EVN%2Bleb0q9Fg%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=KUUnvE3p3lCZ3gAQY3WNYQ%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=KiSh4OvjlYGE0ln8ZLBAXA%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=kBY6%2F%2BiyiLwhwqsOhv4YzA%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=UZGpShY8D3%2BfskK7pGA9Yw%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=z%2FebyEUGW9a%2BISoEo8h10Q%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=B1Iz4XjoUnj0HNwjlyi3zw%3D%3D</t>
+  </si>
+  <si>
     <t>151</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=EK81oqS2jkGL90pa9ESTuw%3D%3D</t>
   </si>
   <si>
-    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=U4N%2F9I4vqM%2F7Fo7wo82OPA%3D%3D</t>
-[...70 lines deleted...]
-  <si>
     <t>abr.-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=iAXhN8mkB195ebZ%2FCyX0gQ%3D%3D</t>
   </si>
   <si>
+    <t>130</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=rG1tfm9EHq%2BytT9vMs8hcg%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=UBucoB1MOkZ7bpEEk1OBtg%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=V1lVYHmrJyC76FRfS36Gwg%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=0EHtBjckq8fNZtFDuAA8%2FA%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=A%2FzwMuybACz6a4Rm%2FEthoA%3D%3D</t>
+  </si>
+  <si>
+    <t>SERVIVIO DE SEPULTURA</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=Zb%2BJBhDIuUBDF8xFe3bBlw%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=1pecdSPZC0JzQtDtEX%2B%2FSg%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=t14W5Wm4QkieETBzmlEfAQ%3D%3D</t>
+  </si>
+  <si>
+    <t>APOYO POR ATENCIÓN KINESIOLOGICA O TERAPIA OCUPACIONAL</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=autfrA9sOqvg8quRSphLFQ%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=tnxvAQiY7l40UM7F0btRyA%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=yJlwXQuNth%2BiDCZ0p2C5JQ%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=ZaPC%2B4fml9EGMxCRlWsFGQ%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=uiWDcnBJzedyBkBc5NjCGA%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=aqpPg%2BUWRV5bCnhl%2Bni0eA%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=R1DpQ9SdSKqjqZ62b5dgNQ%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=pDa%2FyySxJ6QqMFSYmZkLdg%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=b11%2FiSHNSZ6sFt1OARG3tw%3D%3D</t>
+  </si>
+  <si>
+    <t>E´XAMENES MÉDICOS</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=hNGMVRhFRaeOeJ81oKm6Aw%3D%3D</t>
+  </si>
+  <si>
     <t>344</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=NyifmokqTwiwtffQSpZbrw%3D%3D</t>
-  </si>
-[...70 lines deleted...]
-    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=rG1tfm9EHq%2BytT9vMs8hcg%3D%3D</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -619,51 +736,51 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:G96"/>
+  <dimension ref="A1:G124"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
@@ -722,2140 +839,2784 @@
       </c>
       <c r="B4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>9</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F4" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G4" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E5" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F5" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G5" s="0" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>9</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F7" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>9</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>9</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>15</v>
+        <v>35</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>9</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>32</v>
+        <v>12</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>15</v>
+        <v>38</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>9</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>15</v>
+        <v>41</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>9</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>9</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>15</v>
+        <v>47</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>9</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>9</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>15</v>
+        <v>50</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>9</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>9</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>9</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>9</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>57</v>
+        <v>38</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>9</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>9</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>63</v>
+        <v>8</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>9</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>66</v>
+        <v>18</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>9</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>9</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>71</v>
+        <v>18</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>9</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
         <v>73</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>74</v>
+        <v>18</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>9</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>9</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>79</v>
+        <v>18</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>9</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>82</v>
+        <v>18</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>9</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>85</v>
+        <v>18</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>9</v>
+        <v>82</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>17</v>
+        <v>7</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>87</v>
+        <v>8</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>89</v>
+        <v>84</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
         <v>20</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>90</v>
+        <v>85</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>15</v>
+        <v>47</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>92</v>
+        <v>86</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>51</v>
+        <v>38</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>93</v>
+        <v>87</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>94</v>
+        <v>29</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>95</v>
+        <v>89</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>96</v>
+        <v>90</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>15</v>
+        <v>91</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>97</v>
+        <v>92</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>31</v>
+        <v>93</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>15</v>
+        <v>94</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>34</v>
+        <v>96</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>15</v>
+        <v>98</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>45</v>
+        <v>100</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>15</v>
+        <v>101</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>26</v>
+        <v>46</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>15</v>
+        <v>105</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>40</v>
+        <v>52</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>15</v>
+        <v>111</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>50</v>
+        <v>113</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>15</v>
+        <v>88</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E47" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>85</v>
+        <v>119</v>
       </c>
       <c r="C50" s="0" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>116</v>
+        <v>18</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>117</v>
+        <v>10</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>70</v>
+        <v>122</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>119</v>
+        <v>18</v>
       </c>
       <c r="C52" s="0" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>121</v>
+        <v>18</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>84</v>
+        <v>73</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>123</v>
+        <v>18</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>125</v>
+        <v>18</v>
       </c>
       <c r="C55" s="0" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>12</v>
+        <v>126</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>127</v>
+        <v>77</v>
       </c>
       <c r="B56" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="C56" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="D56" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G56" s="0" t="s">
         <v>128</v>
-      </c>
-[...13 lines deleted...]
-        <v>129</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>114</v>
+        <v>14</v>
       </c>
       <c r="B57" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="C57" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="D57" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E57" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F57" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G57" s="0" t="s">
         <v>130</v>
-      </c>
-[...13 lines deleted...]
-        <v>132</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>127</v>
+        <v>17</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>133</v>
+        <v>18</v>
       </c>
       <c r="C58" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="D58" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E58" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F58" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G58" s="0" t="s">
         <v>131</v>
-      </c>
-[...10 lines deleted...]
-        <v>134</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
-        <v>50</v>
+        <v>29</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>8</v>
+        <v>132</v>
       </c>
       <c r="C59" s="0" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>47</v>
+        <v>23</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>15</v>
+        <v>50</v>
       </c>
       <c r="C60" s="0" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>27</v>
+        <v>136</v>
       </c>
       <c r="C61" s="0" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="B62" s="0" t="s">
         <v>138</v>
       </c>
       <c r="C62" s="0" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="B63" s="0" t="s">
         <v>140</v>
       </c>
-      <c r="B63" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C63" s="0" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>10</v>
+        <v>141</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
-        <v>40</v>
+        <v>143</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>15</v>
+        <v>47</v>
       </c>
       <c r="C64" s="0" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
-        <v>143</v>
+        <v>108</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="C65" s="0" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
-        <v>68</v>
+        <v>54</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>145</v>
+        <v>24</v>
       </c>
       <c r="C66" s="0" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
-        <v>91</v>
+        <v>113</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>66</v>
+        <v>18</v>
       </c>
       <c r="C67" s="0" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F67" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G67" s="0" t="s">
         <v>147</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>149</v>
+        <v>59</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="C68" s="0" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>24</v>
+        <v>61</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>125</v>
+        <v>18</v>
       </c>
       <c r="C69" s="0" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
-        <v>17</v>
+        <v>65</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>123</v>
+        <v>150</v>
       </c>
       <c r="C70" s="0" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
-        <v>94</v>
+        <v>67</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>85</v>
+        <v>18</v>
       </c>
       <c r="C71" s="0" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
-        <v>84</v>
+        <v>69</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>123</v>
+        <v>18</v>
       </c>
       <c r="C72" s="0" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
-        <v>106</v>
+        <v>14</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>54</v>
+        <v>8</v>
       </c>
       <c r="C73" s="0" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>87</v>
+        <v>18</v>
       </c>
       <c r="C74" s="0" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
-        <v>53</v>
+        <v>71</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="C75" s="0" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
-        <v>56</v>
+        <v>73</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>51</v>
+        <v>18</v>
       </c>
       <c r="C76" s="0" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
-        <v>114</v>
+        <v>75</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="C77" s="0" t="s">
-        <v>159</v>
+        <v>133</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
-        <v>68</v>
+        <v>159</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>161</v>
+        <v>18</v>
       </c>
       <c r="C78" s="0" t="s">
-        <v>159</v>
+        <v>133</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
-        <v>50</v>
+        <v>161</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>8</v>
+        <v>47</v>
       </c>
       <c r="C79" s="0" t="s">
-        <v>159</v>
+        <v>133</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
-        <v>73</v>
+        <v>7</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>74</v>
+        <v>88</v>
       </c>
       <c r="C80" s="0" t="s">
-        <v>159</v>
+        <v>133</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
-        <v>47</v>
+        <v>79</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="C81" s="0" t="s">
-        <v>159</v>
+        <v>133</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
-        <v>166</v>
+        <v>17</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="C82" s="0" t="s">
-        <v>159</v>
+        <v>133</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
-        <v>168</v>
+        <v>20</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>15</v>
+        <v>166</v>
       </c>
       <c r="C83" s="0" t="s">
-        <v>159</v>
+        <v>133</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>40</v>
+        <v>168</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>15</v>
+        <v>169</v>
       </c>
       <c r="C84" s="0" t="s">
-        <v>159</v>
+        <v>133</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
-        <v>22</v>
+        <v>143</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>8</v>
+        <v>171</v>
       </c>
       <c r="C85" s="0" t="s">
-        <v>159</v>
+        <v>172</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="B86" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="C86" s="0" t="s">
         <v>172</v>
       </c>
-      <c r="B86" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
-        <v>24</v>
+        <v>59</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>116</v>
+        <v>38</v>
       </c>
       <c r="C87" s="0" t="s">
-        <v>159</v>
+        <v>172</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
-        <v>17</v>
+        <v>61</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>175</v>
+        <v>18</v>
       </c>
       <c r="C88" s="0" t="s">
-        <v>159</v>
+        <v>172</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
-        <v>7</v>
+        <v>40</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>63</v>
+        <v>129</v>
       </c>
       <c r="C89" s="0" t="s">
-        <v>159</v>
+        <v>172</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
-        <v>84</v>
+        <v>100</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>54</v>
+        <v>178</v>
       </c>
       <c r="C90" s="0" t="s">
-        <v>159</v>
+        <v>172</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
-        <v>106</v>
+        <v>180</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C91" s="0" t="s">
-        <v>159</v>
+        <v>172</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C92" s="0" t="s">
-        <v>159</v>
+        <v>172</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
-        <v>53</v>
+        <v>183</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>123</v>
+        <v>8</v>
       </c>
       <c r="C93" s="0" t="s">
-        <v>159</v>
+        <v>172</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
-        <v>56</v>
+        <v>46</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>63</v>
+        <v>185</v>
       </c>
       <c r="C94" s="0" t="s">
-        <v>159</v>
+        <v>172</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
-        <v>183</v>
+        <v>79</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>175</v>
+        <v>105</v>
       </c>
       <c r="C95" s="0" t="s">
-        <v>159</v>
+        <v>172</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>12</v>
+        <v>187</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
-        <v>127</v>
+        <v>189</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>185</v>
+        <v>38</v>
       </c>
       <c r="C96" s="0" t="s">
-        <v>159</v>
+        <v>172</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>186</v>
+        <v>190</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="B97" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="C97" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="D97" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E97" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F97" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G97" s="0" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="B98" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="C98" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="D98" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E98" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F98" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G98" s="0" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" s="0" t="s">
+        <v>161</v>
+      </c>
+      <c r="B99" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="C99" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="D99" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E99" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F99" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G99" s="0" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="B100" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="C100" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="D100" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E100" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F100" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G100" s="0" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="B101" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="C101" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="D101" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G101" s="0" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="B102" s="0" t="s">
+        <v>166</v>
+      </c>
+      <c r="C102" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="D102" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E102" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F102" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G102" s="0" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="B103" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="C103" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="D103" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="B104" s="0" t="s">
+        <v>198</v>
+      </c>
+      <c r="C104" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="D104" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E104" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F104" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G104" s="0" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" s="0" t="s">
+        <v>143</v>
+      </c>
+      <c r="B105" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="C105" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="D105" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F105" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G105" s="0" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="B106" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="C106" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="D106" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="B107" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="C107" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="D107" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="B108" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="C108" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="D108" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E108" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="B109" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="C109" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="D109" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E109" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F109" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G109" s="0" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="B110" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="C110" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="D110" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="B111" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="C111" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="D111" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F111" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G111" s="0" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="B112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="C112" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="D112" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="B113" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="C113" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="D113" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F113" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G113" s="0" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="B114" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="C114" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="D114" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E114" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F114" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G114" s="0" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="B115" s="0" t="s">
+        <v>140</v>
+      </c>
+      <c r="C115" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="D115" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F115" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G115" s="0" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="B116" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="C116" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="D116" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E116" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F116" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="B117" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="C117" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="D117" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E117" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="B118" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="C118" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="D118" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E118" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F118" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G118" s="0" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="B119" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="C119" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="D119" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E119" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F119" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G119" s="0" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="B120" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="C120" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="D120" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="B121" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="C121" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="D121" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="B122" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="C122" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="D122" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="B123" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="C123" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="D123" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="B124" s="0" t="s">
+        <v>224</v>
+      </c>
+      <c r="C124" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="D124" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>225</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>