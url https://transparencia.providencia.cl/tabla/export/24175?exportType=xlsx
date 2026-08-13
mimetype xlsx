--- v0 (2026-05-12)
+++ v1 (2026-08-13)
@@ -4,123 +4,213 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="hoja_1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="54" uniqueCount="54">
   <si>
     <t>Denominación del programa</t>
   </si>
   <si>
     <t>Total de Beneficiarios</t>
   </si>
   <si>
     <t>Fecha de Otorgamiento</t>
   </si>
   <si>
     <t>Tipo de acto respectivo beneficio</t>
   </si>
   <si>
     <t>Número del Acto</t>
   </si>
   <si>
     <t>Fecha del Acto</t>
   </si>
   <si>
     <t>Nómina de beneficiarios</t>
   </si>
   <si>
+    <t>BECAS DE JARDÍN INFANTIL</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>jul.-2026</t>
+  </si>
+  <si>
+    <t>REGLAMENTO DIDECO VIGENTE</t>
+  </si>
+  <si>
+    <t>322</t>
+  </si>
+  <si>
+    <t>18/02/2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=ESRnyPXstRfXbjqEmdQUjg%3D%3D</t>
+  </si>
+  <si>
+    <t>BECAS DE EDUCACIÓN SUPERIOR</t>
+  </si>
+  <si>
+    <t>120</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=UYaTwn7nHe0g17jj9ayS8g%3D%3D</t>
+  </si>
+  <si>
+    <t>BECAS PARA PERSONAS EN SITUACIÓN DE DISCAPACIDAD</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=%2By2gKFX20lyj2P76L68Akw%3D%3D</t>
+  </si>
+  <si>
+    <t>BECA DE SALA CUNA</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=FqZhUw1APDvvfJrAnh9WsA%3D%3D</t>
+  </si>
+  <si>
+    <t>APOYO EDUCACIONAL</t>
+  </si>
+  <si>
+    <t>0</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=mFYCORiv82UFLxenTuZKEg%3D%3D</t>
+  </si>
+  <si>
+    <t>BECA PARA PERSONAS EN SITUACIÓN DE DISCAPACIDAD</t>
+  </si>
+  <si>
+    <t>jun.-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=RI4S3Ds6Hmw5CSW2rZUkyw%3D%3D</t>
+  </si>
+  <si>
+    <t>119</t>
+  </si>
+  <si>
+    <t>REGLAMENTOP DIDECO VIGENTE</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=UsqKE1oZI%2FnxFiFWNY60Bg%3D%3D</t>
+  </si>
+  <si>
+    <t>BECAS DE SALA CUNA Y JARDÍN NFANTIL</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=0aSKamRdWgZQybw1%2FVIjXQ%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=W7pXpzB1deZ9Ea1yNUvxYw%3D%3D</t>
+  </si>
+  <si>
+    <t>BECAS DE SALA CUNA Y JARDÍN INFANTIL</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>may.-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=3pf0QdxIc7HGE5YPBRE9jg%3D%3D</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=%2BujyPzPk1McVccBdvh3%2FUA%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=ki%2Bmc9PB3FfGC3JxUWQriw%3D%3D</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=66jbt7mMl1asZB6e%2BlLv2A%3D%3D</t>
+  </si>
+  <si>
     <t>BECA DE APOYO EDUCACIONAL</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>abr.-2026</t>
-  </si>
-[...4 lines deleted...]
-    <t>322</t>
   </si>
   <si>
     <t xml:space="preserve">18/02/2026
 </t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=fz%2BAxseqhCFxmuRZLGTUIw%3D%3D</t>
   </si>
   <si>
-    <t>BECA PARA PERSONAS EN SITUACIÓN DE DISCAPACIDAD</t>
-[...5 lines deleted...]
-    <t>18/02/2026</t>
+    <t>BECA DE EDUCACIÓN SUPERIOR</t>
+  </si>
+  <si>
+    <t>113</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=HuOfpvXHfQupLFdx7dL3TQ%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=CYhgPRB8gEghuv7xZRbZzQ%3D%3D</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=gwCutkYVtRbcYB3sWBk3xg%3D%3D</t>
-  </si>
-[...16 lines deleted...]
-    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=HuOfpvXHfQupLFdx7dL3TQ%3D%3D</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -131,51 +221,51 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:G5"/>
+  <dimension ref="A1:G18"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
@@ -200,81 +290,380 @@
       </c>
       <c r="F2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>9</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F3" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G3" s="0" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B4" s="0" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>9</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E5" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F5" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="G5" s="0" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="B6" s="0" t="s">
         <v>23</v>
+      </c>
+      <c r="C6" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D6" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E6" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F6" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G6" s="0" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="B7" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="C7" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="D7" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G7" s="0" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="C8" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="D8" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="E8" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F8" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G8" s="0" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="B9" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="C9" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="D9" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E9" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="B10" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="C10" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="D10" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E10" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="B11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="C11" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="D11" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E11" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F11" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G11" s="0" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="B12" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="D12" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E12" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F12" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G12" s="0" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="C13" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="D13" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F13" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G13" s="0" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="B14" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="C14" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="D14" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E14" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F14" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G14" s="0" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="B15" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="C15" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="D15" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F15" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="G15" s="0" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="B16" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="C16" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="D16" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E16" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F16" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G16" s="0" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="B17" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="C17" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="D17" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E17" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F17" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G17" s="0" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="B18" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="C18" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="D18" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>53</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>