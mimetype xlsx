--- v1 (2026-08-13)
+++ v2 (2026-09-27)
@@ -4,173 +4,197 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="hoja_1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="54" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="62" uniqueCount="62">
   <si>
     <t>Denominación del programa</t>
   </si>
   <si>
     <t>Total de Beneficiarios</t>
   </si>
   <si>
     <t>Fecha de Otorgamiento</t>
   </si>
   <si>
     <t>Tipo de acto respectivo beneficio</t>
   </si>
   <si>
     <t>Número del Acto</t>
   </si>
   <si>
     <t>Fecha del Acto</t>
   </si>
   <si>
     <t>Nómina de beneficiarios</t>
   </si>
   <si>
+    <t>BECA JARDÍN INFANTIL</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>ago.-2026</t>
+  </si>
+  <si>
+    <t>REGLAMENTO DIDECO VIGENTE</t>
+  </si>
+  <si>
+    <t>322</t>
+  </si>
+  <si>
+    <t>18/02/2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=d6%2FItLb9SBq%2B6rIz2FLcnQ%3D%3D</t>
+  </si>
+  <si>
+    <t>BECAS DE EDUCACIÓN SUPERIOR</t>
+  </si>
+  <si>
+    <t>119</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=Z3Q0TakfrhvDZzz4eiabHg%3D%3D</t>
+  </si>
+  <si>
+    <t>BECA SALA CUNA</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=izouS5y9iRN03B4UB9PPvw%3D%3D</t>
+  </si>
+  <si>
+    <t>BECA PARA PERSONAS EN SITUACIÓN DE DISCAPACIDAD</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=S4jcSXEedT8ebbGd4stXbA%3D%3D</t>
+  </si>
+  <si>
+    <t>APOYO EDUCACIONAL</t>
+  </si>
+  <si>
+    <t>0</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=nzamypAgzJWTP7Zc5VQglw%3D%3D</t>
+  </si>
+  <si>
+    <t>jul.-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=mFYCORiv82UFLxenTuZKEg%3D%3D</t>
+  </si>
+  <si>
+    <t>BECA DE SALA CUNA</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=FqZhUw1APDvvfJrAnh9WsA%3D%3D</t>
+  </si>
+  <si>
     <t>BECAS DE JARDÍN INFANTIL</t>
   </si>
   <si>
-    <t>21</t>
-[...13 lines deleted...]
-  <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=ESRnyPXstRfXbjqEmdQUjg%3D%3D</t>
   </si>
   <si>
-    <t>BECAS DE EDUCACIÓN SUPERIOR</t>
-[...1 lines deleted...]
-  <si>
     <t>120</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=UYaTwn7nHe0g17jj9ayS8g%3D%3D</t>
   </si>
   <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=VKCBSOJ1KEBQcRr9NSbfGQ%3D%3D</t>
+  </si>
+  <si>
+    <t>jun.-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=RI4S3Ds6Hmw5CSW2rZUkyw%3D%3D</t>
+  </si>
+  <si>
+    <t>BECAS DE SALA CUNA Y JARDÍN NFANTIL</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=0aSKamRdWgZQybw1%2FVIjXQ%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=W7pXpzB1deZ9Ea1yNUvxYw%3D%3D</t>
+  </si>
+  <si>
+    <t>REGLAMENTOP DIDECO VIGENTE</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=UsqKE1oZI%2FnxFiFWNY60Bg%3D%3D</t>
+  </si>
+  <si>
     <t>BECAS PARA PERSONAS EN SITUACIÓN DE DISCAPACIDAD</t>
   </si>
   <si>
-    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=%2By2gKFX20lyj2P76L68Akw%3D%3D</t>
-[...47 lines deleted...]
-    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=W7pXpzB1deZ9Ea1yNUvxYw%3D%3D</t>
+    <t>may.-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=%2BujyPzPk1McVccBdvh3%2FUA%3D%3D</t>
   </si>
   <si>
     <t>BECAS DE SALA CUNA Y JARDÍN INFANTIL</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>may.-2026</t>
-[...1 lines deleted...]
-  <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=3pf0QdxIc7HGE5YPBRE9jg%3D%3D</t>
-  </si>
-[...4 lines deleted...]
-    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=%2BujyPzPk1McVccBdvh3%2FUA%3D%3D</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=ki%2Bmc9PB3FfGC3JxUWQriw%3D%3D</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=66jbt7mMl1asZB6e%2BlLv2A%3D%3D</t>
   </si>
   <si>
     <t>BECA DE APOYO EDUCACIONAL</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>abr.-2026</t>
   </si>
   <si>
     <t xml:space="preserve">18/02/2026
 </t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=fz%2BAxseqhCFxmuRZLGTUIw%3D%3D</t>
@@ -221,51 +245,51 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:G18"/>
+  <dimension ref="A1:G23"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
@@ -301,369 +325,484 @@
       </c>
       <c r="B3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>9</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>17</v>
       </c>
       <c r="B4" s="0" t="s">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>9</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F4" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E5" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F5" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G5" s="0" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F7" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G7" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>26</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E8" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F8" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G8" s="0" t="s">
         <v>29</v>
-      </c>
-[...7 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>26</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>26</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>39</v>
+        <v>8</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>42</v>
+        <v>24</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>44</v>
+        <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>45</v>
+        <v>15</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>10</v>
+        <v>41</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>47</v>
+        <v>12</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>50</v>
+        <v>21</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>51</v>
+        <v>45</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>35</v>
+        <v>46</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="B18" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="C18" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="D18" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="B19" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="C19" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="D19" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E19" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F19" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G19" s="0" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="B20" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="C20" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="D20" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E20" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F20" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="G20" s="0" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="B21" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="C21" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="D21" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E21" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="B22" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="C22" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="D22" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E22" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F22" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G22" s="0" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="B23" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="C18" s="0" t="s">
-[...12 lines deleted...]
-        <v>53</v>
+      <c r="C23" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="D23" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G23" s="0" t="s">
+        <v>61</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>