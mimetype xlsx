--- v0 (2026-05-12)
+++ v1 (2026-08-13)
@@ -4,89 +4,152 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="hoja_1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="14" uniqueCount="14">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="35" uniqueCount="35">
   <si>
     <t>Denominación del programa</t>
   </si>
   <si>
     <t>Total de Beneficiarios</t>
   </si>
   <si>
     <t>Fecha de Otorgamiento</t>
   </si>
   <si>
     <t>Tipo de acto respectivo beneficio</t>
   </si>
   <si>
     <t>Número del Acto</t>
   </si>
   <si>
     <t>Fecha del Acto</t>
   </si>
   <si>
     <t>Nómina de beneficiarios</t>
   </si>
   <si>
+    <t>GIFT CARD DE ALIMENTOS</t>
+  </si>
+  <si>
+    <t>348</t>
+  </si>
+  <si>
+    <t>jul.-2026</t>
+  </si>
+  <si>
+    <t>REGLAMENTO DIDECO VIGENTE</t>
+  </si>
+  <si>
+    <t>322</t>
+  </si>
+  <si>
+    <t>18/02/2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=g6HRvg2axPQBYhV%2FZCqtIQ%3D%3D</t>
+  </si>
+  <si>
+    <t>CANASTA DE ALIMENTOS POR EMERGENCIA</t>
+  </si>
+  <si>
+    <t>0</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=w6oNOSCe7mg7C2rFclXDoA%3D%3D</t>
+  </si>
+  <si>
+    <t>PAN DE PASCUA</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=NVnYCELurYScEgMev6Rzkg%3D%3D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CANASTA BIMENSUAL PARA PERSONAS MAYORES Y/O PERSONAS  EN SITUACIÓN DE DISCAPACIDAD</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=F3XxYggUT7NcXiJIULHteQ%3D%3D</t>
+  </si>
+  <si>
+    <t>GIFT CARD BIMENSUAL PARA PERSONAS MAYORES Y/O PERSONAS EN SITUACIÓN DE DISCAPACIDAD</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=d6WBaUJR2Dx2qQPIYQVJ3A%3D%3D</t>
+  </si>
+  <si>
+    <t>ALIMENTOS TIPICOS CHILENOS</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=nqxrZlWMb7V05iqyuL%2B%2BMQ%3D%3D</t>
+  </si>
+  <si>
     <t>CANASTA FAMILIAR</t>
   </si>
   <si>
+    <t>288</t>
+  </si>
+  <si>
+    <t>jun.-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=fybwWmcI0XLJUflciXLZag%3D%3D</t>
+  </si>
+  <si>
+    <t>597</t>
+  </si>
+  <si>
+    <t>may.-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=FqYXjzHIeKEv5RmyGNfuMA%3D%3D</t>
+  </si>
+  <si>
     <t>195</t>
   </si>
   <si>
     <t>abr.-2026</t>
-  </si>
-[...7 lines deleted...]
-    <t>18/02/2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=%2FiStRkW3O%2FJ90tuE7dXzAA%3D%3D</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -100,51 +163,51 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:G2"/>
+  <dimension ref="A1:G10"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
@@ -152,29 +215,213 @@
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
+    <row r="3">
+      <c r="A3" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="B3" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="C3" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D3" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E3" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F3" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G3" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="B4" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D4" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E4" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F4" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G4" s="0" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="B5" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D5" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G5" s="0" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="B6" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D6" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E6" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F6" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G6" s="0" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="B7" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D7" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G7" s="0" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="B8" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="C8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="D8" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E8" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F8" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G8" s="0" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="B9" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="C9" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="D9" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E9" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="B10" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="C10" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="D10" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E10" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>34</v>
+      </c>
+    </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>