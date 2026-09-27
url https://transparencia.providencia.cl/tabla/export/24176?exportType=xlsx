--- v1 (2026-08-13)
+++ v2 (2026-09-27)
@@ -4,125 +4,170 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="hoja_1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="35" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="50">
   <si>
     <t>Denominación del programa</t>
   </si>
   <si>
     <t>Total de Beneficiarios</t>
   </si>
   <si>
     <t>Fecha de Otorgamiento</t>
   </si>
   <si>
     <t>Tipo de acto respectivo beneficio</t>
   </si>
   <si>
     <t>Número del Acto</t>
   </si>
   <si>
     <t>Fecha del Acto</t>
   </si>
   <si>
     <t>Nómina de beneficiarios</t>
   </si>
   <si>
+    <t>CANASTA DE ALIMENTOS POR EMERGENCIA</t>
+  </si>
+  <si>
+    <t>0</t>
+  </si>
+  <si>
+    <t>ago.-2026</t>
+  </si>
+  <si>
+    <t>REGLAMENTO DIDECO VIGENTE</t>
+  </si>
+  <si>
+    <t>322</t>
+  </si>
+  <si>
+    <t>18/02/2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=1aQXETNiKiG4ld0zx6fS1w%3D%3D</t>
+  </si>
+  <si>
+    <t>PAN DE PASCUA</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=X4XGu0c7KWxPW6UpIOf%2BBg%3D%3D</t>
+  </si>
+  <si>
+    <t>GIFT CAR DE ALIMENTOS</t>
+  </si>
+  <si>
+    <t>440</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=bNMYSaR1EWDIdKeteDuwTg%3D%3D</t>
+  </si>
+  <si>
+    <t>ALIMENTOS TÍPICOS CHILENOS</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=ugkBlNlMk%2FBtfqN2nsLtfw%3D%3D</t>
+  </si>
+  <si>
+    <t>GIFT CARD PARA PERSONAS DE 100 AÑOS O MÁS, O CON VULNERABILIDAD SOCIAL</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=i1Zf2hbuX%2Bt9g%2F%2BKqncZUQ%3D%3D</t>
+  </si>
+  <si>
+    <t>CANASTA BIMENSUAL PARA PERSONAS MAYORES Y/O PERSONAS EN SITUACIÓN DE DISCAPACIDAD</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=JPREj%2FAV1Afgo95HFavKLQ%3D%3D</t>
+  </si>
+  <si>
+    <t>GIFT CRAD BIMENSUAL PARA PERSONAS MAYORES Y/O PERSONAS EN SITUACIÓN DE DISCAPACIDAD</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=qQ2X9sl0HSiXa%2FaHiW%2BIag%3D%3D</t>
+  </si>
+  <si>
     <t>GIFT CARD DE ALIMENTOS</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>jul.-2026</t>
   </si>
   <si>
-    <t>REGLAMENTO DIDECO VIGENTE</t>
-[...7 lines deleted...]
-  <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=g6HRvg2axPQBYhV%2FZCqtIQ%3D%3D</t>
   </si>
   <si>
-    <t>CANASTA DE ALIMENTOS POR EMERGENCIA</t>
-[...2 lines deleted...]
-    <t>0</t>
+    <t>GIFT CARD BIMENSUAL PARA PERSONAS MAYORES Y/O PERSONAS EN SITUACIÓN DE DISCAPACIDAD</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=d6WBaUJR2Dx2qQPIYQVJ3A%3D%3D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CANASTA BIMENSUAL PARA PERSONAS MAYORES Y/O PERSONAS  EN SITUACIÓN DE DISCAPACIDAD</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=F3XxYggUT7NcXiJIULHteQ%3D%3D</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=w6oNOSCe7mg7C2rFclXDoA%3D%3D</t>
   </si>
   <si>
-    <t>PAN DE PASCUA</t>
+    <t>ALIMENTOS TIPICOS CHILENOS</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=nqxrZlWMb7V05iqyuL%2B%2BMQ%3D%3D</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=NVnYCELurYScEgMev6Rzkg%3D%3D</t>
-  </si>
-[...16 lines deleted...]
-    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=nqxrZlWMb7V05iqyuL%2B%2BMQ%3D%3D</t>
   </si>
   <si>
     <t>CANASTA FAMILIAR</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>jun.-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=fybwWmcI0XLJUflciXLZag%3D%3D</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>may.-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=FqYXjzHIeKEv5RmyGNfuMA%3D%3D</t>
   </si>
   <si>
     <t>195</t>
   </si>
@@ -163,51 +208,51 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:G10"/>
+  <dimension ref="A1:G17"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
@@ -220,208 +265,369 @@
       </c>
       <c r="B2" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B3" s="0" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>9</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G3" s="0" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="B4" s="0" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>9</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F4" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G4" s="0" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E5" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F5" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G5" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>9</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F7" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>26</v>
+        <v>8</v>
       </c>
       <c r="C8" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D8" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E8" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F8" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G8" s="0" t="s">
         <v>27</v>
-      </c>
-[...10 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>29</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>30</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="C10" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="D10" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E10" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G10" s="0" t="s">
         <v>33</v>
       </c>
-      <c r="D10" s="0" t="s">
-[...8 lines deleted...]
-      <c r="G10" s="0" t="s">
+    </row>
+    <row r="11">
+      <c r="A11" s="0" t="s">
         <v>34</v>
+      </c>
+      <c r="B11" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="C11" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="D11" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E11" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F11" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G11" s="0" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="B12" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="D12" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E12" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F12" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G12" s="0" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="B13" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="C13" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="D13" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F13" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G13" s="0" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="C14" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="D14" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E14" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F14" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G14" s="0" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="B15" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="C15" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="D15" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F15" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G15" s="0" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="B16" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="C16" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="D16" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E16" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F16" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G16" s="0" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="B17" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="C17" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="D17" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E17" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F17" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G17" s="0" t="s">
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>