--- v0 (2026-06-15)
+++ v1 (2026-10-25)
@@ -4,113 +4,119 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="hoja_1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <si>
     <t>Año</t>
   </si>
   <si>
     <t>Mes</t>
   </si>
   <si>
     <t>Tipo de acto</t>
   </si>
   <si>
     <t>Denominación acto</t>
   </si>
   <si>
     <t>Número acto</t>
   </si>
   <si>
     <t>Fecha acto</t>
   </si>
   <si>
     <t>Fecha de publicación en el DO o fecha de Publicidad</t>
   </si>
   <si>
     <t>Indicación del medio y forma de publicidad</t>
   </si>
   <si>
     <t>Tiene efectos generales</t>
   </si>
   <si>
     <t xml:space="preserve">Fecha última actualizacíón (dd/mm/aaaa), si corresponde a actos y resoluciones con efectos generales   </t>
   </si>
   <si>
     <t>Breve descripción del objeto del acto</t>
   </si>
   <si>
     <t>Enlace a la publicación o archivo correspondiente</t>
   </si>
   <si>
     <t>Enlace a la modificación o archivo correspondiente</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
+    <t>Mayo</t>
+  </si>
+  <si>
+    <t>Decreto</t>
+  </si>
+  <si>
+    <t>Decreto Exento</t>
+  </si>
+  <si>
+    <t>763</t>
+  </si>
+  <si>
+    <t>12-05-2026</t>
+  </si>
+  <si>
+    <t>12.05.2026</t>
+  </si>
+  <si>
+    <t>En Portal de Transparencia</t>
+  </si>
+  <si>
+    <t>NO</t>
+  </si>
+  <si>
     <t>Sin información</t>
-  </si>
-[...16 lines deleted...]
-    <t>NO</t>
   </si>
   <si>
     <t>Ratifícase el convenio de Hermanamiento suscrito, con fecha 10 de noviembre de 2025 , entre la MUNICIPALIDAD DISTRITAL DE SAN ISIDRO, RUC N° 20130534211 y la MUNICIPALIDAD DE PROVIDENCIA, con el objeto de establecer vínculos de cooperación y apoyo mutuo, que le permitan intercambiar experiencias y conocimientos que conlleven al mejoramiento de la gestión por parte de las diferentes Oficina, Unidades y demás áreas de sus respectivas organizaciones, como una forma de enriquecer los conocimientos de cada una de las jurisdicciones, ello en pro de lograr una mejor atención a sus cuidadanos.,</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=56xSIDRgQ3tv%2FfeTfeLa5w%3D%3D</t>
   </si>
   <si>
     <t>Sin modificación</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -188,59 +194,59 @@
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="L2" s="0" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="M2" s="0" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>