--- v0 (2026-06-13)
+++ v1 (2026-07-30)
@@ -4,59 +4,68 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="hoja_1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="624" uniqueCount="624">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="627" uniqueCount="627">
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Enlace</t>
+  </si>
+  <si>
+    <t>Personal Código del trabajo - junio 2026</t>
+  </si>
+  <si>
+    <t>06-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=x8a2QPbLg6h%2BFvTMNn7zNg%3D%3D</t>
   </si>
   <si>
     <t>Personal Código del trabajo-mayo 2026</t>
   </si>
   <si>
     <t>05-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=XU8zNYC7O8EmPz440qtNYw%3D%3D</t>
   </si>
   <si>
     <t>Personal Código del trabajo-abril 2026</t>
   </si>
   <si>
     <t>04-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=eWVrCN8vvGaaFtXNR8fZTQ%3D%3D</t>
   </si>
   <si>
     <t>Personal Código del trabajo-marzo 2026</t>
   </si>
   <si>
     <t>03-2026</t>
   </si>
@@ -1930,51 +1939,51 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C209"/>
+  <dimension ref="A1:C210"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>5</v>
@@ -2865,62 +2874,62 @@
         <v>246</v>
       </c>
       <c r="B83" s="0" t="s">
         <v>247</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
         <v>249</v>
       </c>
       <c r="B84" s="0" t="s">
         <v>250</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
         <v>252</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="C85" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
         <v>257</v>
       </c>
       <c r="B87" s="0" t="s">
         <v>258</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
         <v>260</v>
       </c>
       <c r="B88" s="0" t="s">
         <v>261</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>262</v>
@@ -3536,62 +3545,62 @@
         <v>428</v>
       </c>
       <c r="B144" s="0" t="s">
         <v>429</v>
       </c>
       <c r="C144" s="0" t="s">
         <v>430</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="0" t="s">
         <v>431</v>
       </c>
       <c r="B145" s="0" t="s">
         <v>432</v>
       </c>
       <c r="C145" s="0" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="0" t="s">
         <v>434</v>
       </c>
       <c r="B146" s="0" t="s">
-        <v>432</v>
+        <v>435</v>
       </c>
       <c r="C146" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="B147" s="0" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
       <c r="C147" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="0" t="s">
         <v>439</v>
       </c>
       <c r="B148" s="0" t="s">
         <v>440</v>
       </c>
       <c r="C148" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="0" t="s">
         <v>442</v>
       </c>
       <c r="B149" s="0" t="s">
         <v>443</v>
       </c>
       <c r="C149" s="0" t="s">
         <v>444</v>
@@ -3767,62 +3776,62 @@
         <v>490</v>
       </c>
       <c r="B165" s="0" t="s">
         <v>491</v>
       </c>
       <c r="C165" s="0" t="s">
         <v>492</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="0" t="s">
         <v>493</v>
       </c>
       <c r="B166" s="0" t="s">
         <v>494</v>
       </c>
       <c r="C166" s="0" t="s">
         <v>495</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="0" t="s">
         <v>496</v>
       </c>
       <c r="B167" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
       <c r="C167" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="B168" s="0" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
       <c r="C168" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="0" t="s">
         <v>501</v>
       </c>
       <c r="B169" s="0" t="s">
         <v>502</v>
       </c>
       <c r="C169" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="0" t="s">
         <v>504</v>
       </c>
       <c r="B170" s="0" t="s">
         <v>505</v>
       </c>
       <c r="C170" s="0" t="s">
         <v>506</v>
@@ -4233,31 +4242,42 @@
       </c>
       <c r="C207" s="0" t="s">
         <v>617</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="0" t="s">
         <v>618</v>
       </c>
       <c r="B208" s="0" t="s">
         <v>619</v>
       </c>
       <c r="C208" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="0" t="s">
         <v>621</v>
       </c>
       <c r="B209" s="0" t="s">
         <v>622</v>
       </c>
       <c r="C209" s="0" t="s">
         <v>623</v>
+      </c>
+    </row>
+    <row r="210">
+      <c r="A210" s="0" t="s">
+        <v>624</v>
+      </c>
+      <c r="B210" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="C210" s="0" t="s">
+        <v>626</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>