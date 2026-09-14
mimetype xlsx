--- v1 (2026-07-30)
+++ v2 (2026-09-14)
@@ -4,59 +4,77 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="hoja_1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="627" uniqueCount="627">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="633" uniqueCount="633">
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Enlace</t>
+  </si>
+  <si>
+    <t>Personal Código del trabajo-agosto 2026</t>
+  </si>
+  <si>
+    <t>08-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=QgDP8cvmV%2Fnz0AH4xaguIA%3D%3D</t>
+  </si>
+  <si>
+    <t>Personal Código del trabajo-julio 2026</t>
+  </si>
+  <si>
+    <t>07-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=zgBdJq81%2BMwnHrSSfFS3lA%3D%3D</t>
   </si>
   <si>
     <t>Personal Código del trabajo - junio 2026</t>
   </si>
   <si>
     <t>06-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=x8a2QPbLg6h%2BFvTMNn7zNg%3D%3D</t>
   </si>
   <si>
     <t>Personal Código del trabajo-mayo 2026</t>
   </si>
   <si>
     <t>05-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=XU8zNYC7O8EmPz440qtNYw%3D%3D</t>
   </si>
   <si>
     <t>Personal Código del trabajo-abril 2026</t>
   </si>
   <si>
     <t>04-2026</t>
   </si>
@@ -1939,51 +1957,51 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C210"/>
+  <dimension ref="A1:C212"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>5</v>
@@ -2885,73 +2903,73 @@
         <v>249</v>
       </c>
       <c r="B84" s="0" t="s">
         <v>250</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
         <v>252</v>
       </c>
       <c r="B85" s="0" t="s">
         <v>253</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="C86" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="C87" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
         <v>263</v>
       </c>
       <c r="B89" s="0" t="s">
         <v>264</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
         <v>266</v>
       </c>
       <c r="B90" s="0" t="s">
         <v>267</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>268</v>
@@ -3556,73 +3574,73 @@
         <v>431</v>
       </c>
       <c r="B145" s="0" t="s">
         <v>432</v>
       </c>
       <c r="C145" s="0" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="0" t="s">
         <v>434</v>
       </c>
       <c r="B146" s="0" t="s">
         <v>435</v>
       </c>
       <c r="C146" s="0" t="s">
         <v>436</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="0" t="s">
         <v>437</v>
       </c>
       <c r="B147" s="0" t="s">
-        <v>435</v>
+        <v>438</v>
       </c>
       <c r="C147" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="B148" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="C148" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="B149" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="C149" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="0" t="s">
         <v>445</v>
       </c>
       <c r="B150" s="0" t="s">
         <v>446</v>
       </c>
       <c r="C150" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="0" t="s">
         <v>448</v>
       </c>
       <c r="B151" s="0" t="s">
         <v>449</v>
       </c>
       <c r="C151" s="0" t="s">
         <v>450</v>
@@ -3787,73 +3805,73 @@
         <v>493</v>
       </c>
       <c r="B166" s="0" t="s">
         <v>494</v>
       </c>
       <c r="C166" s="0" t="s">
         <v>495</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="0" t="s">
         <v>496</v>
       </c>
       <c r="B167" s="0" t="s">
         <v>497</v>
       </c>
       <c r="C167" s="0" t="s">
         <v>498</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="0" t="s">
         <v>499</v>
       </c>
       <c r="B168" s="0" t="s">
-        <v>497</v>
+        <v>500</v>
       </c>
       <c r="C168" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="B169" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="C169" s="0" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="0" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="B170" s="0" t="s">
-        <v>505</v>
+        <v>503</v>
       </c>
       <c r="C170" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="0" t="s">
         <v>507</v>
       </c>
       <c r="B171" s="0" t="s">
         <v>508</v>
       </c>
       <c r="C171" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="0" t="s">
         <v>510</v>
       </c>
       <c r="B172" s="0" t="s">
         <v>511</v>
       </c>
       <c r="C172" s="0" t="s">
         <v>512</v>
@@ -4253,31 +4271,53 @@
       </c>
       <c r="C208" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="0" t="s">
         <v>621</v>
       </c>
       <c r="B209" s="0" t="s">
         <v>622</v>
       </c>
       <c r="C209" s="0" t="s">
         <v>623</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="0" t="s">
         <v>624</v>
       </c>
       <c r="B210" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C210" s="0" t="s">
         <v>626</v>
+      </c>
+    </row>
+    <row r="211">
+      <c r="A211" s="0" t="s">
+        <v>627</v>
+      </c>
+      <c r="B211" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="C211" s="0" t="s">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="212">
+      <c r="A212" s="0" t="s">
+        <v>630</v>
+      </c>
+      <c r="B212" s="0" t="s">
+        <v>631</v>
+      </c>
+      <c r="C212" s="0" t="s">
+        <v>632</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>