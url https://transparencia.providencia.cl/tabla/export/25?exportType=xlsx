--- v2 (2026-09-14)
+++ v3 (2026-10-29)
@@ -4,59 +4,68 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="hoja_1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="633" uniqueCount="633">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="636" uniqueCount="636">
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Enlace</t>
+  </si>
+  <si>
+    <t>Personal Código del trabajo-septiembre 2026</t>
+  </si>
+  <si>
+    <t>09-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=pFb9JcmA3Avvyyr13slmsw%3D%3D</t>
   </si>
   <si>
     <t>Personal Código del trabajo-agosto 2026</t>
   </si>
   <si>
     <t>08-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=QgDP8cvmV%2Fnz0AH4xaguIA%3D%3D</t>
   </si>
   <si>
     <t>Personal Código del trabajo-julio 2026</t>
   </si>
   <si>
     <t>07-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=zgBdJq81%2BMwnHrSSfFS3lA%3D%3D</t>
   </si>
   <si>
     <t>Personal Código del trabajo - junio 2026</t>
   </si>
   <si>
     <t>06-2026</t>
   </si>
@@ -1957,51 +1966,51 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C212"/>
+  <dimension ref="A1:C213"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>5</v>
@@ -2925,62 +2934,62 @@
         <v>255</v>
       </c>
       <c r="B86" s="0" t="s">
         <v>256</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
         <v>258</v>
       </c>
       <c r="B87" s="0" t="s">
         <v>259</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
         <v>261</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="C88" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
         <v>266</v>
       </c>
       <c r="B90" s="0" t="s">
         <v>267</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
         <v>269</v>
       </c>
       <c r="B91" s="0" t="s">
         <v>270</v>
       </c>
       <c r="C91" s="0" t="s">
         <v>271</v>
@@ -3596,62 +3605,62 @@
         <v>437</v>
       </c>
       <c r="B147" s="0" t="s">
         <v>438</v>
       </c>
       <c r="C147" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="0" t="s">
         <v>440</v>
       </c>
       <c r="B148" s="0" t="s">
         <v>441</v>
       </c>
       <c r="C148" s="0" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="0" t="s">
         <v>443</v>
       </c>
       <c r="B149" s="0" t="s">
-        <v>441</v>
+        <v>444</v>
       </c>
       <c r="C149" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="B150" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="C150" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="0" t="s">
         <v>448</v>
       </c>
       <c r="B151" s="0" t="s">
         <v>449</v>
       </c>
       <c r="C151" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="0" t="s">
         <v>451</v>
       </c>
       <c r="B152" s="0" t="s">
         <v>452</v>
       </c>
       <c r="C152" s="0" t="s">
         <v>453</v>
@@ -3827,62 +3836,62 @@
         <v>499</v>
       </c>
       <c r="B168" s="0" t="s">
         <v>500</v>
       </c>
       <c r="C168" s="0" t="s">
         <v>501</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="0" t="s">
         <v>502</v>
       </c>
       <c r="B169" s="0" t="s">
         <v>503</v>
       </c>
       <c r="C169" s="0" t="s">
         <v>504</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="0" t="s">
         <v>505</v>
       </c>
       <c r="B170" s="0" t="s">
-        <v>503</v>
+        <v>506</v>
       </c>
       <c r="C170" s="0" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="0" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="B171" s="0" t="s">
-        <v>508</v>
+        <v>506</v>
       </c>
       <c r="C171" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="0" t="s">
         <v>510</v>
       </c>
       <c r="B172" s="0" t="s">
         <v>511</v>
       </c>
       <c r="C172" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="0" t="s">
         <v>513</v>
       </c>
       <c r="B173" s="0" t="s">
         <v>514</v>
       </c>
       <c r="C173" s="0" t="s">
         <v>515</v>
@@ -4293,31 +4302,42 @@
       </c>
       <c r="C210" s="0" t="s">
         <v>626</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="0" t="s">
         <v>627</v>
       </c>
       <c r="B211" s="0" t="s">
         <v>628</v>
       </c>
       <c r="C211" s="0" t="s">
         <v>629</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="0" t="s">
         <v>630</v>
       </c>
       <c r="B212" s="0" t="s">
         <v>631</v>
       </c>
       <c r="C212" s="0" t="s">
         <v>632</v>
+      </c>
+    </row>
+    <row r="213">
+      <c r="A213" s="0" t="s">
+        <v>633</v>
+      </c>
+      <c r="B213" s="0" t="s">
+        <v>634</v>
+      </c>
+      <c r="C213" s="0" t="s">
+        <v>635</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>