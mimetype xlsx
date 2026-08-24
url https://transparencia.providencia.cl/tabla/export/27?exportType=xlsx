--- v0 (2026-06-14)
+++ v1 (2026-08-24)
@@ -4,59 +4,77 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="hoja_1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="623" uniqueCount="623">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="629" uniqueCount="629">
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Enlace</t>
+  </si>
+  <si>
+    <t>Dieta Concejales-julio 2026</t>
+  </si>
+  <si>
+    <t>07-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=EWWPeT7XgZZ7qB%2FKpwauWw%3D%3D</t>
+  </si>
+  <si>
+    <t>Dieta Concejales - junio 2026</t>
+  </si>
+  <si>
+    <t>06-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=suUsLetO%2F70eejuxZFyfGg%3D%3D</t>
   </si>
   <si>
     <t>Dieta Concejales-mayo 2026</t>
   </si>
   <si>
     <t>05-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=QRoHT9trgZiPMVSSjEGmBQ%3D%3D</t>
   </si>
   <si>
     <t>Dieta Concejales-abril 2026</t>
   </si>
   <si>
     <t>04-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=ZxzKOuaSBkgl9xHITNx%2Fbw%3D%3D</t>
   </si>
   <si>
     <t>Dieta Concejales-marzo 2026</t>
   </si>
   <si>
     <t>03-2026</t>
   </si>
@@ -1927,51 +1945,51 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C208"/>
+  <dimension ref="A1:C210"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>5</v>
@@ -3709,73 +3727,73 @@
         <v>477</v>
       </c>
       <c r="B160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="C160" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="0" t="s">
         <v>480</v>
       </c>
       <c r="B161" s="0" t="s">
         <v>481</v>
       </c>
       <c r="C161" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="0" t="s">
         <v>483</v>
       </c>
       <c r="B162" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="C162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="B163" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="C163" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="B164" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="C164" s="0" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="0" t="s">
         <v>491</v>
       </c>
       <c r="B165" s="0" t="s">
         <v>492</v>
       </c>
       <c r="C165" s="0" t="s">
         <v>493</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="0" t="s">
         <v>494</v>
       </c>
       <c r="B166" s="0" t="s">
         <v>495</v>
       </c>
       <c r="C166" s="0" t="s">
         <v>496</v>
@@ -4219,31 +4237,53 @@
       </c>
       <c r="C206" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="0" t="s">
         <v>617</v>
       </c>
       <c r="B207" s="0" t="s">
         <v>618</v>
       </c>
       <c r="C207" s="0" t="s">
         <v>619</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="0" t="s">
         <v>620</v>
       </c>
       <c r="B208" s="0" t="s">
         <v>621</v>
       </c>
       <c r="C208" s="0" t="s">
         <v>622</v>
+      </c>
+    </row>
+    <row r="209">
+      <c r="A209" s="0" t="s">
+        <v>623</v>
+      </c>
+      <c r="B209" s="0" t="s">
+        <v>624</v>
+      </c>
+      <c r="C209" s="0" t="s">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="210">
+      <c r="A210" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="B210" s="0" t="s">
+        <v>627</v>
+      </c>
+      <c r="C210" s="0" t="s">
+        <v>628</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>