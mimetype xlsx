--- v1 (2026-08-24)
+++ v2 (2026-10-25)
@@ -4,59 +4,77 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="hoja_1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="629" uniqueCount="629">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="635" uniqueCount="635">
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Enlace</t>
+  </si>
+  <si>
+    <t>Dieta Concejales-septiembre 2026</t>
+  </si>
+  <si>
+    <t>09-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=clEnvIAd3pTLea7hBIHR6w%3D%3D</t>
+  </si>
+  <si>
+    <t>Dieta Concejales-Agosto 2026</t>
+  </si>
+  <si>
+    <t>08-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=pGO9QadB6uvstf3qMhTMWw%3D%3D</t>
   </si>
   <si>
     <t>Dieta Concejales-julio 2026</t>
   </si>
   <si>
     <t>07-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=EWWPeT7XgZZ7qB%2FKpwauWw%3D%3D</t>
   </si>
   <si>
     <t>Dieta Concejales - junio 2026</t>
   </si>
   <si>
     <t>06-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=suUsLetO%2F70eejuxZFyfGg%3D%3D</t>
   </si>
   <si>
     <t>Dieta Concejales-mayo 2026</t>
   </si>
   <si>
     <t>05-2026</t>
   </si>
@@ -1945,51 +1963,51 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C210"/>
+  <dimension ref="A1:C212"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>5</v>
@@ -3749,73 +3767,73 @@
         <v>483</v>
       </c>
       <c r="B162" s="0" t="s">
         <v>484</v>
       </c>
       <c r="C162" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="0" t="s">
         <v>486</v>
       </c>
       <c r="B163" s="0" t="s">
         <v>487</v>
       </c>
       <c r="C163" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="0" t="s">
         <v>489</v>
       </c>
       <c r="B164" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
       <c r="C164" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="B165" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="C165" s="0" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="0" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="B166" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="C166" s="0" t="s">
         <v>496</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="0" t="s">
         <v>497</v>
       </c>
       <c r="B167" s="0" t="s">
         <v>498</v>
       </c>
       <c r="C167" s="0" t="s">
         <v>499</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="0" t="s">
         <v>500</v>
       </c>
       <c r="B168" s="0" t="s">
         <v>501</v>
       </c>
       <c r="C168" s="0" t="s">
         <v>502</v>
@@ -4259,31 +4277,53 @@
       </c>
       <c r="C208" s="0" t="s">
         <v>622</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="0" t="s">
         <v>623</v>
       </c>
       <c r="B209" s="0" t="s">
         <v>624</v>
       </c>
       <c r="C209" s="0" t="s">
         <v>625</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="0" t="s">
         <v>626</v>
       </c>
       <c r="B210" s="0" t="s">
         <v>627</v>
       </c>
       <c r="C210" s="0" t="s">
         <v>628</v>
+      </c>
+    </row>
+    <row r="211">
+      <c r="A211" s="0" t="s">
+        <v>629</v>
+      </c>
+      <c r="B211" s="0" t="s">
+        <v>630</v>
+      </c>
+      <c r="C211" s="0" t="s">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="212">
+      <c r="A212" s="0" t="s">
+        <v>632</v>
+      </c>
+      <c r="B212" s="0" t="s">
+        <v>633</v>
+      </c>
+      <c r="C212" s="0" t="s">
+        <v>634</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>