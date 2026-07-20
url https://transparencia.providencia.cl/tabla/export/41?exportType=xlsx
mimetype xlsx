--- v0 (2026-06-03)
+++ v1 (2026-07-20)
@@ -4,59 +4,77 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="hoja_1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="581" uniqueCount="581">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="587" uniqueCount="587">
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Enlace</t>
+  </si>
+  <si>
+    <t>Informe de Ejecución Presupuestaria Junio 2026</t>
+  </si>
+  <si>
+    <t>09-07-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=Zy1VRLVel2Nii9Kb5%2BhNUw%3D%3D</t>
+  </si>
+  <si>
+    <t>Informe de Ejecución Presupuestaria Mayo 2026</t>
+  </si>
+  <si>
+    <t>10-06-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=8Pvne5vgd%2FLs3VRhTOstjg%3D%3D</t>
   </si>
   <si>
     <t>Informe de Ejecución Presupuestaria Abril 2026</t>
   </si>
   <si>
     <t>11-05-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=jKN7YRD86aAeeNkVcKngOw%3D%3D</t>
   </si>
   <si>
     <t>Informe de Ejecución Presupuestaria Marzo 2026</t>
   </si>
   <si>
     <t>10-04-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=QahS7xuMoxWUfoX9nAm9hw%3D%3D</t>
   </si>
   <si>
     <t>Informe de Ejecución Presupuestaria Febrero 2026</t>
   </si>
   <si>
     <t>10-03-2026</t>
   </si>
@@ -1801,51 +1819,51 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C197"/>
+  <dimension ref="A1:C199"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>5</v>
@@ -2447,73 +2465,73 @@
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
         <v>168</v>
       </c>
       <c r="B57" s="0" t="s">
         <v>169</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
         <v>171</v>
       </c>
       <c r="B58" s="0" t="s">
         <v>172</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
-        <v>168</v>
+        <v>174</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C59" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C60" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
-        <v>179</v>
+        <v>174</v>
       </c>
       <c r="B61" s="0" t="s">
         <v>180</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
         <v>182</v>
       </c>
       <c r="B62" s="0" t="s">
         <v>183</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
         <v>185</v>
       </c>
       <c r="B63" s="0" t="s">
         <v>186</v>
@@ -2766,95 +2784,95 @@
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
         <v>254</v>
       </c>
       <c r="B86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
         <v>257</v>
       </c>
       <c r="B87" s="0" t="s">
         <v>258</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="C88" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="C89" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="C90" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="C91" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
-        <v>270</v>
+        <v>260</v>
       </c>
       <c r="B92" s="0" t="s">
         <v>271</v>
       </c>
       <c r="C92" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
         <v>273</v>
       </c>
       <c r="B93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
         <v>276</v>
       </c>
       <c r="B94" s="0" t="s">
         <v>277</v>
@@ -3374,73 +3392,73 @@
         <v>417</v>
       </c>
       <c r="B141" s="0" t="s">
         <v>418</v>
       </c>
       <c r="C141" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="0" t="s">
         <v>420</v>
       </c>
       <c r="B142" s="0" t="s">
         <v>421</v>
       </c>
       <c r="C142" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="0" t="s">
         <v>423</v>
       </c>
       <c r="B143" s="0" t="s">
-        <v>421</v>
+        <v>424</v>
       </c>
       <c r="C143" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="B144" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="C144" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="B145" s="0" t="s">
-        <v>429</v>
+        <v>427</v>
       </c>
       <c r="C145" s="0" t="s">
         <v>430</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="0" t="s">
         <v>431</v>
       </c>
       <c r="B146" s="0" t="s">
         <v>432</v>
       </c>
       <c r="C146" s="0" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="0" t="s">
         <v>434</v>
       </c>
       <c r="B147" s="0" t="s">
         <v>435</v>
       </c>
       <c r="C147" s="0" t="s">
         <v>436</v>
@@ -3803,200 +3821,222 @@
         <v>533</v>
       </c>
       <c r="B180" s="0" t="s">
         <v>534</v>
       </c>
       <c r="C180" s="0" t="s">
         <v>535</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="0" t="s">
         <v>536</v>
       </c>
       <c r="B181" s="0" t="s">
         <v>537</v>
       </c>
       <c r="C181" s="0" t="s">
         <v>538</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="0" t="s">
         <v>539</v>
       </c>
       <c r="B182" s="0" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
       <c r="C182" s="0" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="0" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="B183" s="0" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="C183" s="0" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="0" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="B184" s="0" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="C184" s="0" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="0" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="B185" s="0" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="C185" s="0" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="0" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="B186" s="0" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="C186" s="0" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="0" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="B187" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="C187" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="B188" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="C188" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="0" t="s">
         <v>557</v>
       </c>
       <c r="B189" s="0" t="s">
-        <v>555</v>
+        <v>558</v>
       </c>
       <c r="C189" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="B190" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="C190" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="B191" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="C191" s="0" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="0" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="B192" s="0" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="C192" s="0" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="0" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="B193" s="0" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="C193" s="0" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="0" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="B194" s="0" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="C194" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="0" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="B195" s="0" t="s">
-        <v>573</v>
+        <v>571</v>
       </c>
       <c r="C195" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="0" t="s">
         <v>575</v>
       </c>
       <c r="B196" s="0" t="s">
         <v>576</v>
       </c>
       <c r="C196" s="0" t="s">
         <v>577</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="0" t="s">
         <v>578</v>
       </c>
       <c r="B197" s="0" t="s">
         <v>579</v>
       </c>
       <c r="C197" s="0" t="s">
         <v>580</v>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198" s="0" t="s">
+        <v>581</v>
+      </c>
+      <c r="B198" s="0" t="s">
+        <v>582</v>
+      </c>
+      <c r="C198" s="0" t="s">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199" s="0" t="s">
+        <v>584</v>
+      </c>
+      <c r="B199" s="0" t="s">
+        <v>585</v>
+      </c>
+      <c r="C199" s="0" t="s">
+        <v>586</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>