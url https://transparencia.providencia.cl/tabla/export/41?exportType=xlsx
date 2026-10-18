--- v1 (2026-07-20)
+++ v2 (2026-10-18)
@@ -4,59 +4,86 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="hoja_1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="587" uniqueCount="587">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="596" uniqueCount="596">
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Enlace</t>
+  </si>
+  <si>
+    <t>Informe de Ejecución Presupuestaria Septiembre 2026</t>
+  </si>
+  <si>
+    <t>09-10-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=9VMfRIWuDKuVka%2F2wRKpWQ%3D%3D</t>
+  </si>
+  <si>
+    <t>Informe de Ejecución Presupuestaria Agosto 2026</t>
+  </si>
+  <si>
+    <t>11-09-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=eGYm5%2FRO8HyozdZCrXbqHg%3D%3D</t>
+  </si>
+  <si>
+    <t>Informe de Ejecución Presupuestaria Julio 2026</t>
+  </si>
+  <si>
+    <t>10-08-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=R7ByXplxvb%2B4JK1GhrLgMQ%3D%3D</t>
   </si>
   <si>
     <t>Informe de Ejecución Presupuestaria Junio 2026</t>
   </si>
   <si>
     <t>09-07-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=Zy1VRLVel2Nii9Kb5%2BhNUw%3D%3D</t>
   </si>
   <si>
     <t>Informe de Ejecución Presupuestaria Mayo 2026</t>
   </si>
   <si>
     <t>10-06-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=8Pvne5vgd%2FLs3VRhTOstjg%3D%3D</t>
   </si>
   <si>
     <t>Informe de Ejecución Presupuestaria Abril 2026</t>
   </si>
   <si>
     <t>11-05-2026</t>
   </si>
@@ -1819,51 +1846,51 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C199"/>
+  <dimension ref="A1:C202"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>5</v>
@@ -2487,84 +2514,84 @@
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
         <v>174</v>
       </c>
       <c r="B59" s="0" t="s">
         <v>175</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
         <v>177</v>
       </c>
       <c r="B60" s="0" t="s">
         <v>178</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C61" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="C62" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C63" s="0" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
-        <v>188</v>
+        <v>183</v>
       </c>
       <c r="B64" s="0" t="s">
         <v>189</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
         <v>191</v>
       </c>
       <c r="B65" s="0" t="s">
         <v>192</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
         <v>194</v>
       </c>
       <c r="B66" s="0" t="s">
         <v>195</v>
@@ -2806,106 +2833,106 @@
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
         <v>260</v>
       </c>
       <c r="B88" s="0" t="s">
         <v>261</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
         <v>263</v>
       </c>
       <c r="B89" s="0" t="s">
         <v>264</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="C90" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="C91" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
-        <v>260</v>
+        <v>272</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="C92" s="0" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
-        <v>273</v>
+        <v>269</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="C93" s="0" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="C94" s="0" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
-        <v>279</v>
+        <v>269</v>
       </c>
       <c r="B95" s="0" t="s">
         <v>280</v>
       </c>
       <c r="C95" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
         <v>282</v>
       </c>
       <c r="B96" s="0" t="s">
         <v>283</v>
       </c>
       <c r="C96" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
         <v>285</v>
       </c>
       <c r="B97" s="0" t="s">
         <v>286</v>
@@ -3414,84 +3441,84 @@
         <v>423</v>
       </c>
       <c r="B143" s="0" t="s">
         <v>424</v>
       </c>
       <c r="C143" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="0" t="s">
         <v>426</v>
       </c>
       <c r="B144" s="0" t="s">
         <v>427</v>
       </c>
       <c r="C144" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="0" t="s">
         <v>429</v>
       </c>
       <c r="B145" s="0" t="s">
-        <v>427</v>
+        <v>430</v>
       </c>
       <c r="C145" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="B146" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="C146" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="B147" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="C147" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="B148" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="C148" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="0" t="s">
         <v>440</v>
       </c>
       <c r="B149" s="0" t="s">
         <v>441</v>
       </c>
       <c r="C149" s="0" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="0" t="s">
         <v>443</v>
       </c>
       <c r="B150" s="0" t="s">
         <v>444</v>
       </c>
       <c r="C150" s="0" t="s">
         <v>445</v>
@@ -3843,200 +3870,233 @@
         <v>539</v>
       </c>
       <c r="B182" s="0" t="s">
         <v>540</v>
       </c>
       <c r="C182" s="0" t="s">
         <v>541</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="0" t="s">
         <v>542</v>
       </c>
       <c r="B183" s="0" t="s">
         <v>543</v>
       </c>
       <c r="C183" s="0" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="0" t="s">
         <v>545</v>
       </c>
       <c r="B184" s="0" t="s">
-        <v>543</v>
+        <v>546</v>
       </c>
       <c r="C184" s="0" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="0" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="B185" s="0" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="C185" s="0" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="0" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="B186" s="0" t="s">
-        <v>548</v>
+        <v>552</v>
       </c>
       <c r="C186" s="0" t="s">
-        <v>551</v>
+        <v>553</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="0" t="s">
+        <v>554</v>
+      </c>
+      <c r="B187" s="0" t="s">
         <v>552</v>
       </c>
-      <c r="B187" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C187" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="B188" s="0" t="s">
-        <v>553</v>
+        <v>557</v>
       </c>
       <c r="C188" s="0" t="s">
-        <v>556</v>
+        <v>558</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="0" t="s">
+        <v>559</v>
+      </c>
+      <c r="B189" s="0" t="s">
         <v>557</v>
       </c>
-      <c r="B189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C189" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="B190" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="C190" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="0" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="B191" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="C191" s="0" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="0" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="B192" s="0" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="C192" s="0" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="0" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="B193" s="0" t="s">
-        <v>566</v>
+        <v>570</v>
       </c>
       <c r="C193" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="0" t="s">
+        <v>572</v>
+      </c>
+      <c r="B194" s="0" t="s">
         <v>570</v>
       </c>
-      <c r="B194" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C194" s="0" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="0" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="B195" s="0" t="s">
-        <v>571</v>
+        <v>575</v>
       </c>
       <c r="C195" s="0" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="B196" s="0" t="s">
         <v>575</v>
       </c>
-      <c r="B196" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C196" s="0" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="0" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="B197" s="0" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="C197" s="0" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B198" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="C198" s="0" t="s">
         <v>583</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="0" t="s">
         <v>584</v>
       </c>
       <c r="B199" s="0" t="s">
         <v>585</v>
       </c>
       <c r="C199" s="0" t="s">
         <v>586</v>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200" s="0" t="s">
+        <v>587</v>
+      </c>
+      <c r="B200" s="0" t="s">
+        <v>588</v>
+      </c>
+      <c r="C200" s="0" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="B201" s="0" t="s">
+        <v>591</v>
+      </c>
+      <c r="C201" s="0" t="s">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="B202" s="0" t="s">
+        <v>594</v>
+      </c>
+      <c r="C202" s="0" t="s">
+        <v>595</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>